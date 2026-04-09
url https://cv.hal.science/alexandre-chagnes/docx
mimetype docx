--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -257,2399 +257,2386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-aqueous leaching of critical metals from black mass of spent lithium-ion batteries using a reusable acidic organophosphorus extractant</w:t>
+                <w:t xml:space="preserve">Recovery of lithium, nickel and cobalt from mixed lithium-ion batteries in ammonia media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurniawan Kurniawan</w:t>
+                <w:t xml:space="preserve">Pierric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sookyung Kim</w:t>
+                <w:t xml:space="preserve">Nathalie Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mooki Bae</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jae-Chun Lee</w:t>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.128220⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 242, pp.106703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2026.106703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464068v1</w:t>
+                <w:t xml:space="preserve">hal-05569190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A colour code to raise public awareness of lithium resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-aqueous leaching of critical metals from black mass of spent lithium-ion batteries using a reusable acidic organophosphorus extractant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurniawan Kurniawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Richard</w:t>
+                <w:t xml:space="preserve">Sookyung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mooki Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Chun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 397, pp.128220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.128220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671453v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis et opportunités des batteries tout-solide : Une analyse technologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Class of Extractants for Cobalt-Manganese Separation: Synthesis and Physicochemical Properties of α-Hydroxyphosphinic Mono Esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Maihatchi Ahamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2025.2567357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464071v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to lithium extraction from spodumene by combining Maleic acid leaching and Cyanex® 936P solvent extraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+                <w:t xml:space="preserve">Innovative Integration of Citric Acid Leaching and Electrodialysis for Selective Lithium Recovery from NMC Cathode Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukayna Badre-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetalMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/metm.70011⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met15060598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464066v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Integration of Citric Acid Leaching and Electrodialysis for Selective Lithium Recovery from NMC Cathode Material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Défis et opportunités des batteries tout-solide : Une analyse technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.BAT1002 V1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464064v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Class of Extractants for Cobalt-Manganese Separation: Synthesis and Physicochemical Properties of α-Hydroxyphosphinic Mono Esters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
+                <w:t xml:space="preserve">A novel approach to lithium extraction from spodumene by combining Maleic acid leaching and Cyanex® 936P solvent extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2025.2567357⟩</w:t>
+              <w:t xml:space="preserve">MetalMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (3), pp.e70011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/metm.70011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291733v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of European Union regulation on the circular economy and stakeholder strategies in the electric vehicle lithium-ion battery sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Shqairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cali Nuur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36 (1), pp.155-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/MEQ-04-2024-0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct lithium extraction from natural brines with co-valorization of boron, magnesium and sodium by combining solvent extraction and electrodialysis operations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victoria Flexer</w:t>
+                <w:t xml:space="preserve">Third-Phase Formation in Rare Earth Element Extraction with D2EHPA: Key Factors and Impact on Liquid Membrane Extraction Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodríguez Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Forsberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01749⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes15070188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464067v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-Phase Formation in Rare Earth Element Extraction with D2EHPA: Key Factors and Impact on Liquid Membrane Extraction Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Rodríguez Varela</w:t>
+                <w:t xml:space="preserve">Selective metal recovery: Innovating leaching of LFP-NMC cathode mixtures from spent lithium-ion batteries ☆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vanderbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Forsberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes15070188⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.e01658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464065v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective metal recovery: Innovating leaching of LFP-NMC cathode mixtures from spent lithium-ion batteries ☆</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Ferric and Ferrous Iron on the Crystallization of Rare Earth Sulphate Hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Vanderbruggen</w:t>
+                <w:t xml:space="preserve">Nitin Pawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safi Jradi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Svärd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01658⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (16), pp.e202500285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202500285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285184v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ferric and Ferrous Iron on the Crystallization of Rare Earth Sulphate Hydrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nitin Pawar</w:t>
+                <w:t xml:space="preserve">Direct lithium extraction from natural brines with co-valorization of boron, magnesium and sodium by combining solvent extraction and electrodialysis operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Fattah Kiemde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César H Díaz Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Flexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202500285⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.e01749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242045v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Recycling Processes for Mixed LFP/NMC Lithium-Ion Batteries: A Comparative Study of Acid-Excess and Acid-Deficient Leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Noclain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/met15010074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of electric vehicle lithium-ion battery scrap towards recycling facilities in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Shqairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32, pp.12285-12303. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36414-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on solvometallurgical processes for extraction of metals from sulfides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mooki Bae</w:t>
+                <w:t xml:space="preserve">A colour code to raise public awareness of lithium resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jae-Chun Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GSA Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.14-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mineng.2024.109005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04711717v1</w:t>
+                <w:t xml:space="preserve">hal-04671453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvoleaching process of metal oxides using acidic organic extractants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hyunju Lee</w:t>
+                <w:t xml:space="preserve">Boron extraction by aliphatic mono- and di-hydroxy alcohols from a representative continental brine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Fattah Kiemde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Flexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sookyung Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (2), pp.965-981. </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 225, pp.106280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40831-024-00843-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2024.106280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711711v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid–liquid extraction of boron from continental brines by 2-butyl-1-octanol diluted in kerosene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victoria Flexer</w:t>
+                <w:t xml:space="preserve">Réglementation européenne sur les batteries de véhicules électriques - Vers une promotion de l’économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Shqairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (4), pp.2170-2181. </w:t>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, BAT1001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ra08045e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-bat1001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384752v1</w:t>
+                <w:t xml:space="preserve">hal-04696408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglementation européenne sur les batteries de véhicules électriques - Vers une promotion de l’économie circulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaa Shqairat</w:t>
+                <w:t xml:space="preserve">Liquid–liquid extraction of boron from continental brines by 2-butyl-1-octanol diluted in kerosene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Fattah Kiemde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Flexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, BAT1001, </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.2170-2181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-bat1001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ra08045e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696408v1</w:t>
+                <w:t xml:space="preserve">hal-04384752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron extraction by aliphatic mono- and di-hydroxy alcohols from a representative continental brine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victoria Flexer</w:t>
+                <w:t xml:space="preserve">Solvoleaching process of metal oxides using acidic organic extractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurniawan Kurniawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Chun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunju Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sookyung Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2024.106280⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.965-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40831-024-00843-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454089v1</w:t>
+                <w:t xml:space="preserve">hal-04711711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to understanding ion-exchange mechanisms for lithium recovery from industrial effluents of lithium-ion battery recycling operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliza Marie Salces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Jon Streblow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekin Türkü Temel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (3), pp.112951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jece.2024.112951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of direct lithium extraction from brines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia I. Galli</w:t>
+                <w:t xml:space="preserve">Investigation on solvometallurgical processes for extraction of metals from sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurniawan Kurniawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sookyung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mooki Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victoria Flexer</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Chun Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43017-022-00387-5⟩</w:t>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 218, pp.109005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mineng.2024.109005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711685v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of rare earth elements extraction from decrepitated magnet powder using liquid magnesium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2694,3326 +2681,3322 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (46), pp.32824-32832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3ra05796h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-carbon footprint diluents in solvent extraction for lithium-ion battery recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboudaye M Ahamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Swoboda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboudaye M Ahamed</w:t>
+                <w:t xml:space="preserve">Zubin Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Lansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (33), pp.23334-23345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3ra04679f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in the Chemistry of Hydrometallurgical Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier J.-P. Deblonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (3), pp.221-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15422119.2022.2088389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-Ion Battery Recycling: Metal Recovery from Electrolyte and Cathode Materials by Electrodialysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental impact of direct lithium extraction from brines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María L. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter R. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Gmar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Lutin</w:t>
+                <w:t xml:space="preserve">Claudia I. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Flexer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met12111859⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.149-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43017-022-00387-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03834984v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisolvent Precipitation for Metal Recovery from Citric Acid Solution in Recycling of NMC Cathode Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Electrodialysis for the Selective Lithium Extraction towards Cobalt, Nickel and Manganese from Leach Solutions Containing High Divalent Cations/Li Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Gmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Xuan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Forsberg</w:t>
+                <w:t xml:space="preserve">Florence Lutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Muhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met12040607⟩</w:t>
+              <w:t xml:space="preserve">Construction &amp; Demolition Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/recycling7020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627309v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Electrodialysis for the Selective Lithium Extraction towards Cobalt, Nickel and Manganese from Leach Solutions Containing High Divalent Cations/Li Ratio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumaya Gmar</w:t>
+                <w:t xml:space="preserve">Antisolvent Precipitation for Metal Recovery from Citric Acid Solution in Recycling of NMC Cathode Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Muhr</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiong Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Forsberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction &amp; Demolition Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/recycling7020014⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met12040607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594578v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractive metallurgy Hydrométallurgy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trihexyl(tetradecyl)phosphonium bis-2,4,4-(trimethylpentyl)phosphinate micellar behavior in the extraction of Ag(I) from acidic nitrate media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Rios-Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Hernández-Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Martínez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Navarro-Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 358, pp.119132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464069v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel extraction route of lithium from α-spodumene by dry chlorination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Yushark Fosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (33), pp.21468-21481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2ra03233c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trihexyl(tetradecyl)phosphonium bis-2,4,4-(trimethylpentyl)phosphinate micellar behavior in the extraction of Ag(I) from acidic nitrate media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extractive metallurgy Hydrométallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2235v4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655709v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditioning of poultry manure ash for subsequent phosphorous separation and assessment for a process design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfomarin Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31, pp.e00377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.susmat.2021.e00377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights for titanium(iv) speciation in acidic media based on UV-visible and 31P NMR spectroscopies and molecular modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lithium-Ion Battery Recycling: Metal Recovery from Electrolyte and Cathode Materials by Electrodialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Gmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Muhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra04284j⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met12111859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03324044v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the leaching kinetics of cathodic materials in acidic chloride media for lithium-ion battery recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wen Xuan</w:t>
+                <w:t xml:space="preserve">New insights for titanium(iv) speciation in acidic media based on UV-visible and 31P NMR spectroscopies and molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Halleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antônio de Souza Braga</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Moncomble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2021.105705⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (43), pp.27059 - 27073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra04284j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297024v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Novel Solvent Extraction Process to Recover Cobalt, Nickel, Manganese, and Lithium from Cathodic Materials of Spent Lithium-Ion Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">New insights in the leaching kinetics of cathodic materials in acidic chloride media for lithium-ion battery recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antônio de Souza Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c07109⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, pp.105705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2021.105705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04470982v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Chemical Characteristics of Spodumene Concentrate and Its Thermal Transformations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Novel Solvent Extraction Process to Recover Cobalt, Nickel, Manganese, and Lithium from Cathodic Materials of Spent Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antônio de Souza Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (23), pp.7423. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.582-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14237423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c07109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465518v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04470982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Future of Scandium Recovery from Wastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico-Chemical Characteristics of Spodumene Concentrate and Its Thermal Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Yushark Fosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndue Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Chernoburova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harrison Hodge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.55. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (23), pp.7423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/materproc2021005055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14237423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465544v1</w:t>
+                <w:t xml:space="preserve">hal-03465518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfone Based-Electrolytes for Lithium-Ion Batteries: Cycling Performances and Passivation Layer Quality of Graphite and LiNi 1/3 Mn 1/3 Co 1/3 O 2 Electrodes</w:t>
+                <w:t xml:space="preserve">The Future of Scandium Recovery from Wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Flamme</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olga Chernoburova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab63c3⟩</w:t>
+              <w:t xml:space="preserve">Materials Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/materproc2021005055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436737v1</w:t>
+                <w:t xml:space="preserve">hal-03465544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature Review and Thermodynamic Modelling of Roasting Processes for Lithium Extraction from Spodumene</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sulfone Based-Electrolytes for Lithium-Ion Batteries: Cycling Performances and Passivation Layer Quality of Graphite and LiNi 1/3 Mn 1/3 Co 1/3 O 2 Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Flamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Światowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phannarath Phansavath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ratovelomanana-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met10101312⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (7), pp.070508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab63c3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953994v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Addition of Amine in Organophosphorus Compounds on Molecular Structuration of Ionic Liquids–Application to Solvent Extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mutelet</w:t>
+                <w:t xml:space="preserve">Literature Review and Thermodynamic Modelling of Roasting Processes for Lithium Extraction from Spodumene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Yushark Fosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndue Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (11), pp.2584. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.1312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25112584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met10101312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922253v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of Metal Values from Ni-Cd Cake Waste Residue of an Iranian Zinc Plant by Hydrometallurgical Route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the Addition of Amine in Organophosphorus Compounds on Molecular Structuration of Ionic Liquids–Application to Solvent Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Gmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sushanta Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Beuscher</w:t>
+                <w:t xml:space="preserve">Fabrice Mutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met10050655⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25112584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922251v1</w:t>
+                <w:t xml:space="preserve">hal-02922253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of metals in a double-stage continuous bioreactor for acidic bioleaching of printed circuit boards (PCBs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of Metal Values from Ni-Cd Cake Waste Residue of an Iranian Zinc Plant by Hydrometallurgical Route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushanta Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Kargar Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Hubau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Minier</w:t>
+                <w:t xml:space="preserve">Mathieu Beuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116481⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met10050655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431903v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfone Based-Electrolytes for Lithium-Ion Batteries: Cycling Performances and Passivation Layer Quality of Graphite and LiNi 1/3 Mn 1/3 Co 1/3 O 2 Electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Flamme</w:t>
+                <w:t xml:space="preserve">Recovery of metals in a double-stage continuous bioreactor for acidic bioleaching of printed circuit boards (PCBs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Hubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanta Swiatowska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ratovelomanana-Vidal</w:t>
+                <w:t xml:space="preserve">Charline Silvente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238, pp.116481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009869v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Solvent Extraction Flowsheets by a Global Model Combining Physicochemical and Engineering Approaches-Application to Cobalt(II) Extraction by D2EHPA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sulfone Based-Electrolytes for Lithium-Ion Batteries: Cycling Performances and Passivation Layer Quality of Graphite and LiNi 1/3 Mn 1/3 Co 1/3 O 2 Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Flamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Swiatowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phannarath Phansavath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ratovelomanana-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07366299.2019.1691135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02424027v2</w:t>
+                <w:t xml:space="preserve">hal-03009869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the leaching mechanism of NMC 811 (LiNi 0.8 Mn 0.1 Co 0.1 O 2 ) by hydrochloric acid for recycling lithium ion battery cathodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Solvent Extraction Flowsheets by a Global Model Combining Physicochemical and Engineering Approaches-Application to Cobalt(II) Extraction by D2EHPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.3-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9ra06686a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2019.1691135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383642v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling-oriented methodology to sample and characterize the metal composition of waste Printed Circuit Boards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Hubau</w:t>
+                <w:t xml:space="preserve">Investigation of the leaching mechanism of NMC 811 (LiNi 0.8 Mn 0.1 Co 0.1 O 2 ) by hydrochloric acid for recycling lithium ion battery cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Otsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.04.041⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ra06686a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182965v1</w:t>
+                <w:t xml:space="preserve">hal-02383642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fluoride-free liquid-liquid extraction process for the recovery and separation of niobium and tantalum from alkaline leach solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier J.-P. Deblonde</w:t>
+                <w:t xml:space="preserve">Recycling-oriented methodology to sample and characterize the metal composition of waste Printed Circuit Boards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Hubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bengio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Cote</w:t>
+                <w:t xml:space="preserve">Simon Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.01.052⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.62-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182966v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobium and tantalum processing in oxalic-nitric media: Nb2O5·nH2O and Ta2O5·nH2O precipitation with oxalates and nitrates recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier J.-P. Deblonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bengio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bélair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 226, pp.209-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.05.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Hydrometallurgy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A fluoride-free liquid-liquid extraction process for the recovery and separation of niobium and tantalum from alkaline leach solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier J.-P. Deblonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bengio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bélair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215, pp.634-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.01.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met9020211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02182967v1</w:t>
+                <w:t xml:space="preserve">hal-02182966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances on electrodialysis for the recovery of lithium from primary and secondary resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in Hydrometallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met9020211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.105124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03488248v1</w:t>
+                <w:t xml:space="preserve">hal-02182967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous production of a biogenic ferric iron lixiviant for the bioleaching of printed circuit boards (PCBs)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Minier</w:t>
+                <w:t xml:space="preserve">Recent advances on electrodialysis for the recovery of lithium from primary and secondary resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Gmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrometallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 180, pp.180-191. </w:t>
+              <w:t xml:space="preserve">, 2019, 189, pp.105124 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2018.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.105124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182968v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sels de lithium, à la base du stockage d'électricité</w:t>
               </w:r>
@@ -6062,1504 +6045,1638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Degradation of a Mixture of tri-n-Octylamine and 1-Tridecanol in the Presence of Chromium(VI) in Acidic Sulfate Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous production of a biogenic ferric iron lixiviant for the bioleaching of printed circuit boards (PCBs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Hubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met8010057⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 180, pp.180-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182973v1</w:t>
+                <w:t xml:space="preserve">hal-02182968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of aggregation and acid dissociation of new cationic exchangers for liquid-liquid extraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Degradation of a Mixture of tri-n-Octylamine and 1-Tridecanol in the Presence of Chromium(VI) in Acidic Sulfate Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.04.082⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met8010057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813755v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cationic exchangers for the recovery of cobalt(II), nickel(II) and manganese(II) from acidic chloride solutions: Modelling of extraction curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Investigation of aggregation and acid dissociation of new cationic exchangers for liquid-liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Omelchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2018.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 262, pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.04.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182969v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of palladium species after γ-irradiation of a TBP–alkane–Pd(NO 3 ) 2 system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New cationic exchangers for the recovery of cobalt(II), nickel(II) and manganese(II) from acidic chloride solutions: Modelling of extraction curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Omelchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8RA02695E⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 180, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182974v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic Stability of New Sulfone-Based Electrolytes for Lithium-Ion Batteries</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of palladium species after γ-irradiation of a TBP–alkane–Pd(NO 3 ) 2 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie de Sio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201701343⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (38), pp.21513-21527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8RA02695E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182970v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on clogging of recirculating steam generators in Pressurized-Water Reactors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Tevissen</w:t>
+                <w:t xml:space="preserve">Anodic Stability of New Sulfone-Based Electrolytes for Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Flamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phannarath Phansavath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ratovelomanana-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnucene.2017.01.010⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (16), pp.2279-2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201701343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02388689v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinuclear Solid-State NMR Investigation of Hexaniobate and Hexatantalate Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier J.-P. Deblonde</w:t>
+                <w:t xml:space="preserve">A review on clogging of recirculating steam generators in Pressurized-Water Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangze Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Coelho-Diogo</w:t>
+                <w:t xml:space="preserve">Etienne Tevissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00345⟩</w:t>
+              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.182-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnucene.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429965v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02388689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties of novel cholinium ionic liquids for the recovery of silver from nitrate media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multinuclear Solid-State NMR Investigation of Hexaniobate and Hexatantalate Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier J.-P. Deblonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Coelho-Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael M. Rios-Vera</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mario Ávila-Rodríguez</w:t>
+                <w:t xml:space="preserve">Mark E. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra14101j⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (12), pp.5946 - 5956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519102v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the speciation of uranium(VI) in concentrated phosphoric acid and in synergistic extraction systems by time-resolved laser-induced fluorescence spectroscopy (TRLFS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Beltrami</w:t>
+                <w:t xml:space="preserve">Physicochemical properties of novel cholinium ionic liquids for the recovery of silver from nitrate media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael M. Rios-Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Courtaud</w:t>
+                <w:t xml:space="preserve">Mario Ávila-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (95), pp.78268 - 78277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra14101j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157709v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interphase chemistry of Si electrodes used as anodes in Li-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the speciation of uranium(VI) in concentrated phosphoric acid and in synergistic extraction systems by time-resolved laser-induced fluorescence spectroscopy (TRLFS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Pereira-Nabais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Gohier</w:t>
+                <w:t xml:space="preserve">Bruno Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.10.165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793814v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of uranium (VI) from concentrated phosphoric acid by mixtures of new bis(1,3- dialkyloxypropan-2-yl) phosphoric acids and tri-n-octylphosphine oxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Beltrami</w:t>
+                <w:t xml:space="preserve">Interphase chemistry of Si electrodes used as anodes in Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Pereira-Nabais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Swiatowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mansour Haddad</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ozanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Varnek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamid Mokhtari</w:t>
+                <w:t xml:space="preserve">Aurelien Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 140, pp.28-33. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 266, pp.5-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2013.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.10.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03142360v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recovery of uranium (VI) from concentrated phosphoric acid by mixtures of new bis(1,3- dialkyloxypropan-2-yl) phosphoric acids and tri-n-octylphosphine oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Varnek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140, pp.28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2013.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">IR Fingerprints of U(VI) Nitrate Monoamides Complexes: A Joint Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Prestianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Ohnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (40), pp.10878-10884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/JP106467P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03095730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7569,168 +7686,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Remanufacturing in Sustainable Decision-Making for Reducing Pressure on Recycling Processes: The Case of EV Batteries in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Shqairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC : The International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.1712-1717, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des aimants permanents : Procédé hydrométallurgique sélectif pour la récupération des terres rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7785,872 +7902,872 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du cuivre contenu dans les cartes électroniques de DEEE par délamination et hydrométallurgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Louvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition réglementaire en Europe: Vers une économie circulaire dans le secteur des batteries lithium-ion pour les véhicules électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Shqairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cali Nuur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des batteries lithium-ion : Mise en oeuvre d'une lixiviation sélective pour le traitement de mélanges d'électrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The speciation of titanium(IV) in concentrated phosphoric acid : A spectroscopical and TD-DFT study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Halleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC CCCE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Ottawa (virtual), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Hydrometallurgy for the Development of a Sustainable Production of Lithium-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALTA 2019 - Lithium processing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal recovery from printed circuit boards (PCBs) by acidophilic bioleaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Hubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biohydrometallurgy Symposium - IBS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-Liquid Extraction of Cobalt(II), Nickel(II) and Manganese(II) from Acidic Chloride Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Omelchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction 2018: Proceedings of the First Global Conference on Extractive Metallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Ottawa, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-95022-8_169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diphasic acid-basic properties of new organophosphorus extractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Omelchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> The 21st International Solvent Exctraction Conference - ISEC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8660,91 +8777,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the First Global Conference on Extractive Metallurgy CO-EDITORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8754,115 +8871,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage peut-il être une alternative à l’extraction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Chailleux; Sylvain Le Berre; Yann Gunzburger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources minérales et transitions », Trajectoires politiques du sous-sol français au 21ème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, Peter Lang Verlag, 2022, Histoire et Science Politique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8872,130 +8989,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of organophosphorus compounds for selectively extracting or recovering manganese from an acidic aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Maihatchi Ahamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2025052066A1. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9005,147 +9122,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabEx RESSOURCES21, strategic metals of the XXIst century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Chernoburova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Activity report N° 8, Université de lorraine; CNRS; INRAE; ANR (Agence Nationale de la Recherche - France). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9155,100 +9272,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPRIÉTÉS DE TRANSPORT DANS LES ÉLECTROLYTES CONCENTRÉS À BASE DE γ-BUTYROLACTONE. APPLICATION AUX ACCUMULATEURS RECHARGEABLES AU LITHIUM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université François Rabelais - Tours; Ecole nationale superieure agronomique de montpellier - AGRO M, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9258,105 +9375,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La physicochimie au service des Ressources et de l'Energie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université d'Orsay, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02265239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9503,51 +9620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511282v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stankovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Quatravaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.174024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurniawan Kurniawan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sookyung Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mooki Bae" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Chun Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128220" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671453v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hakim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Randi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/metm.70011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Badre-Eddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Muhr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15060598" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05291733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maihatchi Ahamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2025.2567357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Shqairat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cali Nuur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-04-2024-0163" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fattah Kiemde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar H D&#237;az Nieto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flexer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01749" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez Varela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Forsberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15070188" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Hubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vanderbruggen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01658" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sv&#228;rd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500285" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Noclain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15010074" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36414-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711717v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2024.109005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-024-00843-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04384752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra08045e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bat1001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04454089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106280" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Marie Salces" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Kelly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jon Streblow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin T&#252;rk&#252; Temel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudolph" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112951" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711685v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L. Vera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter R. Torres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I. Galli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00387-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711694v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05796h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudaye M Ahamed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Swoboda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubin Arora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Lansot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04679f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier J.-P. Deblonde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15422119.2022.2088389" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03834984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Gmar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lutin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111859" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xiao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olsson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12040607" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594578v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling7020014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464069v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03744476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yushark Fosu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vaughan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra03233c" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655709v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rios-Vera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Hern&#225;ndez-Perales" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mart&#237;nez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Navarro-Segura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119132" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfomarin Rivera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00377" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324044v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mangold" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halleux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04284j" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03297024v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio de Souza Braga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Korbel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2021.105705" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04470982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c07109" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465518v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Hodge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14237423" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chernoburova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/materproc2021005055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flamme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta &#346;wiatowska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Haddad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannarath Phansavath" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ratovelomanana-Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab63c3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10101312" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922253v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112584" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushanta Kumar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Kargar Razi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beuscher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050655" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02431903v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Silvente" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116481" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009869v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatowska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424027v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2019.1691135" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Otsuki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra06686a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.04.041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bengio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beltrami" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;lair" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.052" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9020211" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488248v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105124" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182968v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.07.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265130v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182973v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8010057" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Omelchuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.04.082" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182969v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.07.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182974v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Sio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA02695E" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701343" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388689v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangze Yang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pointeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tevissen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.01.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429965v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Smith" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00345" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519102v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M. Rios-Vera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rizzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra14101j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2013.10.013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pereira-Nabais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gohier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.10.165" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142360v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varnek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2013.08.008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DHMK1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03095730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Prestianni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cote" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ohnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP106467P" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323135v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.288" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968102v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Noirault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Nieto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969275v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968118v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Clerget" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418105v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270375v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02274137v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270376v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95022-8_169" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814007v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04273067v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05513108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122069v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abildtrup" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009718v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02265239v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511282v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stankovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Quatravaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.174024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05569190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2026.106703" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurniawan Kurniawan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sookyung Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mooki Bae" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Chun Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05291733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maihatchi Ahamed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2025.2567357" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Badre-Eddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Muhr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15060598" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hakim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Randi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/metm.70011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Shqairat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cali Nuur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-04-2024-0163" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez Varela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Forsberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15070188" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vanderbruggen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01658" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sv&#228;rd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fattah Kiemde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar H D&#237;az Nieto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flexer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01749" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Noclain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15010074" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36414-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671453v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04454089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106280" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bat1001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04384752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra08045e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-024-00843-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Marie Salces" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Kelly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jon Streblow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin T&#252;rk&#252; Temel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudolph" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112951" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2024.109005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711694v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05796h" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudaye M Ahamed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Swoboda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubin Arora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Lansot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04679f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier J.-P. Deblonde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15422119.2022.2088389" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L. Vera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter R. Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I. Galli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00387-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Gmar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling7020014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olsson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12040607" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rios-Vera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Hern&#225;ndez-Perales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mart&#237;nez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Navarro-Segura" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119132" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03744476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yushark Fosu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vaughan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra03233c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfomarin Rivera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03834984v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mangold" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halleux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04284j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03297024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio de Souza Braga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Korbel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2021.105705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04470982v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c07109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Hodge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14237423" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465544v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chernoburova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/materproc2021005055" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flamme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta &#346;wiatowska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Haddad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannarath Phansavath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ratovelomanana-Vidal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab63c3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10101312" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112584" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushanta Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Kargar Razi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beuscher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050655" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02431903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Silvente" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116481" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009869v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatowska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424027v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2019.1691135" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Otsuki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra06686a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.04.041" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bengio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beltrami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;lair" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.087" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.052" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182967v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9020211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488248v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105124" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265130v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182968v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.07.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8010057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Omelchuk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.04.082" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182969v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.07.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Simon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Sio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA02695E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701343" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangze Yang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pointeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tevissen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.01.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429965v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Smith" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00345" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519102v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M. Rios-Vera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rizzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra14101j" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2013.10.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pereira-Nabais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gohier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.10.165" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varnek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2013.08.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DHMK1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03095730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Prestianni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cote" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ohnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP106467P" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.288" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968102v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Noirault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Nieto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969275v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Clerget" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418105v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270375v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02274137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270376v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95022-8_169" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814007v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04273067v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05513108v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122069v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abildtrup" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009718v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02265239v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>