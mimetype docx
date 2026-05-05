--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -127,3812 +127,3812 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective hydrometallurgical processing of NdFeB magnets: impact of roasting on leaching selectivity and impurity dissolution</w:t>
+                <w:t xml:space="preserve">Non-aqueous leaching of critical metals from black mass of spent lithium-ion batteries using a reusable acidic organophosphorus extractant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stankovic</w:t>
+                <w:t xml:space="preserve">Kurniawan Kurniawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Marin</w:t>
+                <w:t xml:space="preserve">Sookyung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jourdan</w:t>
+                <w:t xml:space="preserve">Mooki Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Quatravaux</w:t>
+                <w:t xml:space="preserve">Jae-Chun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 531, pp.174024. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 397, pp.128220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2026.174024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.128220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511282v1</w:t>
+                <w:t xml:space="preserve">hal-05464068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of lithium, nickel and cobalt from mixed lithium-ion batteries in ammonia media</w:t>
+                <w:t xml:space="preserve">Selective hydrometallurgical processing of NdFeB magnets: impact of roasting on leaching selectivity and impurity dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Hubert</w:t>
+                <w:t xml:space="preserve">Nicolas Stankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Munoz</w:t>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safi Jradi</w:t>
+                <w:t xml:space="preserve">Julien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2026.106703⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 531, pp.174024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2026.174024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05569190v1</w:t>
+                <w:t xml:space="preserve">hal-05511282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-aqueous leaching of critical metals from black mass of spent lithium-ion batteries using a reusable acidic organophosphorus extractant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery of lithium, nickel and cobalt from mixed lithium-ion batteries in ammonia media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sookyung Kim</w:t>
+                <w:t xml:space="preserve">Pierric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mooki Bae</w:t>
+                <w:t xml:space="preserve">Nathalie Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae-Chun Lee</w:t>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 397, pp.128220. </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 242, pp.106703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.128220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2026.106703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464068v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Class of Extractants for Cobalt-Manganese Separation: Synthesis and Physicochemical Properties of α-Hydroxyphosphinic Mono Esters</w:t>
+                <w:t xml:space="preserve">A colour code to raise public awareness of lithium resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Moussa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GSA Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291733v1</w:t>
+                <w:t xml:space="preserve">hal-04671453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Integration of Citric Acid Leaching and Electrodialysis for Selective Lithium Recovery from NMC Cathode Material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Muhr</w:t>
+                <w:t xml:space="preserve">Direct lithium extraction from natural brines with co-valorization of boron, magnesium and sodium by combining solvent extraction and electrodialysis operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Fattah Kiemde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César H Díaz Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Flexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met15060598⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.e01749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464064v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis et opportunités des batteries tout-solide : Une analyse technologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Class of Extractants for Cobalt-Manganese Separation: Synthesis and Physicochemical Properties of α-Hydroxyphosphinic Mono Esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Maihatchi Ahamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2025.2567357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464071v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to lithium extraction from spodumene by combining Maleic acid leaching and Cyanex® 936P solvent extraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Integration of Citric Acid Leaching and Electrodialysis for Selective Lithium Recovery from NMC Cathode Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+                <w:t xml:space="preserve">Soukayna Badre-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetalMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/metm.70011⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met15060598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464066v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of European Union regulation on the circular economy and stakeholder strategies in the electric vehicle lithium-ion battery sector</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Défis et opportunités des batteries tout-solide : Une analyse technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.BAT1002 V1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711725v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-Phase Formation in Rare Earth Element Extraction with D2EHPA: Key Factors and Impact on Liquid Membrane Extraction Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Rodríguez Varela</w:t>
+                <w:t xml:space="preserve">A novel approach to lithium extraction from spodumene by combining Maleic acid leaching and Cyanex® 936P solvent extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Forsberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes15070188⟩</w:t>
+              <w:t xml:space="preserve">MetalMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (3), pp.e70011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/metm.70011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464065v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective metal recovery: Innovating leaching of LFP-NMC cathode mixtures from spent lithium-ion batteries ☆</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierric Hubert</w:t>
+                <w:t xml:space="preserve">Implications of European Union regulation on the circular economy and stakeholder strategies in the electric vehicle lithium-ion battery sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Shqairat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Vanderbruggen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Safi Jradi</w:t>
+                <w:t xml:space="preserve">Cali Nuur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46, pp.e01658. </w:t>
+              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), pp.155-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/MEQ-04-2024-0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285184v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ferric and Ferrous Iron on the Crystallization of Rare Earth Sulphate Hydrates</w:t>
+                <w:t xml:space="preserve">Third-Phase Formation in Rare Earth Element Extraction with D2EHPA: Key Factors and Impact on Liquid Membrane Extraction Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitin Pawar</w:t>
+                <w:t xml:space="preserve">Raquel Rodríguez Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kerstin Forsberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202500285⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes15070188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242045v1</w:t>
+                <w:t xml:space="preserve">hal-05464065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct lithium extraction from natural brines with co-valorization of boron, magnesium and sodium by combining solvent extraction and electrodialysis operations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victoria Flexer</w:t>
+                <w:t xml:space="preserve">Selective metal recovery: Innovating leaching of LFP-NMC cathode mixtures from spent lithium-ion batteries ☆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vanderbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 46, pp.e01749. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01749⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 46, pp.e01658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464067v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Recycling Processes for Mixed LFP/NMC Lithium-Ion Batteries: A Comparative Study of Acid-Excess and Acid-Deficient Leaching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safi Jradi</w:t>
+                <w:t xml:space="preserve">Impact of Ferric and Ferrous Iron on the Crystallization of Rare Earth Sulphate Hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Pawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Svärd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met15010074⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (16), pp.e202500285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202500285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163807v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of electric vehicle lithium-ion battery scrap towards recycling facilities in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Shqairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32, pp.12285-12303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-025-36414-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A colour code to raise public awareness of lithium resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Richard</w:t>
+                <w:t xml:space="preserve">Optimizing Recycling Processes for Mixed LFP/NMC Lithium-Ion Batteries: A Comparative Study of Acid-Excess and Acid-Deficient Leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Noclain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met15010074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671453v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron extraction by aliphatic mono- and di-hydroxy alcohols from a representative continental brine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Fattah Kiemde</w:t>
+                <w:t xml:space="preserve">Investigation on solvometallurgical processes for extraction of metals from sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurniawan Kurniawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Marin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoria Flexer</w:t>
+                <w:t xml:space="preserve">Sookyung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mooki Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Chun Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 225, pp.106280. </w:t>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 218, pp.109005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2024.106280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mineng.2024.109005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454089v1</w:t>
+                <w:t xml:space="preserve">hal-04711717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglementation européenne sur les batteries de véhicules électriques - Vers une promotion de l’économie circulaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A contribution to understanding ion-exchange mechanisms for lithium recovery from industrial effluents of lithium-ion battery recycling operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliza Marie Salces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Jon Streblow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekin Türkü Temel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-bat1001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.112951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.112951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696408v1</w:t>
+                <w:t xml:space="preserve">hal-04711709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid–liquid extraction of boron from continental brines by 2-butyl-1-octanol diluted in kerosene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Boron extraction by aliphatic mono- and di-hydroxy alcohols from a representative continental brine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Fattah Kiemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Flexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ra08045e⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 225, pp.106280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2024.106280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384752v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvoleaching process of metal oxides using acidic organic extractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurniawan Kurniawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-Chun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunju Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sookyung Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (2), pp.965-981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40831-024-00843-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to understanding ion-exchange mechanisms for lithium recovery from industrial effluents of lithium-ion battery recycling operations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid–liquid extraction of boron from continental brines by 2-butyl-1-octanol diluted in kerosene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Fattah Kiemde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Flexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (3), pp.112951. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.2170-2181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.112951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ra08045e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711709v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on solvometallurgical processes for extraction of metals from sulfides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mooki Bae</w:t>
+                <w:t xml:space="preserve">Réglementation européenne sur les batteries de véhicules électriques - Vers une promotion de l’économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Shqairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jae-Chun Lee</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 218, pp.109005. </w:t>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, BAT1001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mineng.2024.109005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-bat1001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711717v1</w:t>
+                <w:t xml:space="preserve">hal-04696408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of rare earth elements extraction from decrepitated magnet powder using liquid magnesium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Marin</w:t>
+                <w:t xml:space="preserve">Environmental impact of direct lithium extraction from brines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María L. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter R. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia I. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Quatravaux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Flexer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ra05796h⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.149-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43017-022-00387-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711694v2</w:t>
+                <w:t xml:space="preserve">hal-04711685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-carbon footprint diluents in solvent extraction for lithium-ion battery recycling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Lansot</w:t>
+                <w:t xml:space="preserve">Kinetic study of rare earth elements extraction from decrepitated magnet powder using liquid magnesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (33), pp.23334-23345. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ra04679f⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (46), pp.32824-32832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ra05796h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176832v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in the Chemistry of Hydrometallurgical Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-carbon footprint diluents in solvent extraction for lithium-ion battery recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboudaye M Ahamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier J.-P. Deblonde</w:t>
+                <w:t xml:space="preserve">Benjamin Swoboda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zubin Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Lansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15422119.2022.2088389⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (33), pp.23334-23345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ra04679f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176858v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of direct lithium extraction from brines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in the Chemistry of Hydrometallurgical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter R. Torres</w:t>
+                <w:t xml:space="preserve">Gauthier J.-P. Deblonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia I. Galli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victoria Flexer</w:t>
+                <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (3), pp.149-165. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (3), pp.221-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43017-022-00387-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15422119.2022.2088389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711685v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Electrodialysis for the Selective Lithium Extraction towards Cobalt, Nickel and Manganese from Leach Solutions Containing High Divalent Cations/Li Ratio</w:t>
+                <w:t xml:space="preserve">Lithium-Ion Battery Recycling: Metal Recovery from Electrolyte and Cathode Materials by Electrodialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Gmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Muhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Muhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction &amp; Demolition Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/recycling7020014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met12111859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594578v1</w:t>
+                <w:t xml:space="preserve">hal-03834984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisolvent Precipitation for Metal Recovery from Citric Acid Solution in Recycling of NMC Cathode Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extractive metallurgy Hydrométallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Forsberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2235v4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627309v1</w:t>
+                <w:t xml:space="preserve">hal-05464069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trihexyl(tetradecyl)phosphonium bis-2,4,4-(trimethylpentyl)phosphinate micellar behavior in the extraction of Ag(I) from acidic nitrate media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Rios-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Hernández-Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martínez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Navarro-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 358, pp.119132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel extraction route of lithium from α-spodumene by dry chlorination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Yushark Fosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (33), pp.21468-21481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2ra03233c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractive metallurgy Hydrométallurgy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Electrodialysis for the Selective Lithium Extraction towards Cobalt, Nickel and Manganese from Leach Solutions Containing High Divalent Cations/Li Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Gmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Muhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction &amp; Demolition Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/recycling7020014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464069v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioning of poultry manure ash for subsequent phosphorous separation and assessment for a process design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfomarin Rivera</w:t>
+                <w:t xml:space="preserve">Antisolvent Precipitation for Metal Recovery from Citric Acid Solution in Recycling of NMC Cathode Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiong Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+                <w:t xml:space="preserve">Kerstin Forsberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2021.e00377⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met12040607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489461v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-Ion Battery Recycling: Metal Recovery from Electrolyte and Cathode Materials by Electrodialysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Lutin</w:t>
+                <w:t xml:space="preserve">Conditioning of poultry manure ash for subsequent phosphorous separation and assessment for a process design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfomarin Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (11), pp.1859. </w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.e00377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met12111859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2021.e00377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03834984v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights for titanium(iv) speciation in acidic media based on UV-visible and 31P NMR spectroscopies and molecular modeling</w:t>
               </w:r>
@@ -3970,51 +3970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (43), pp.27059 - 27073. </w:t>
@@ -4052,51 +4052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in the leaching kinetics of cathodic materials in acidic chloride media for lithium-ion battery recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antônio de Souza Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4169,51 +4169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Novel Solvent Extraction Process to Recover Cobalt, Nickel, Manganese, and Lithium from Cathodic Materials of Spent Lithium-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antônio de Souza Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4273,103 +4273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-Chemical Characteristics of Spodumene Concentrate and Its Thermal Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Yushark Fosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrison Hodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (23), pp.7423. </w:t>
@@ -4492,382 +4492,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfone Based-Electrolytes for Lithium-Ion Batteries: Cycling Performances and Passivation Layer Quality of Graphite and LiNi 1/3 Mn 1/3 Co 1/3 O 2 Electrodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Literature Review and Thermodynamic Modelling of Roasting Processes for Lithium Extraction from Spodumene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Yushark Fosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndue Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab63c3⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met10101312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436737v1</w:t>
+                <w:t xml:space="preserve">hal-02953994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature Review and Thermodynamic Modelling of Roasting Processes for Lithium Extraction from Spodumene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Vaughan</w:t>
+                <w:t xml:space="preserve">Effect of the Addition of Amine in Organophosphorus Compounds on Molecular Structuration of Ionic Liquids–Application to Solvent Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Gmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met10101312⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25112584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953994v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Addition of Amine in Organophosphorus Compounds on Molecular Structuration of Ionic Liquids–Application to Solvent Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumaya Gmar</w:t>
+                <w:t xml:space="preserve">Sulfone Based-Electrolytes for Lithium-Ion Batteries: Cycling Performances and Passivation Layer Quality of Graphite and LiNi 1/3 Mn 1/3 Co 1/3 O 2 Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Flamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Światowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phannarath Phansavath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mutelet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Ratovelomanana-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (11), pp.2584. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (7), pp.070508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25112584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab63c3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922253v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of Metal Values from Ni-Cd Cake Waste Residue of an Iranian Zinc Plant by Hydrometallurgical Route</w:t>
               </w:r>
@@ -5104,103 +5104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfone Based-Electrolytes for Lithium-Ion Batteries: Cycling Performances and Passivation Layer Quality of Graphite and LiNi 1/3 Mn 1/3 Co 1/3 O 2 Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Flamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Swiatowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phannarath Phansavath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ratovelomanana-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -5301,295 +5301,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the leaching mechanism of NMC 811 (LiNi 0.8 Mn 0.1 Co 0.1 O 2 ) by hydrochloric acid for recycling lithium ion battery cathodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wen Xuan</w:t>
+                <w:t xml:space="preserve">Recycling-oriented methodology to sample and characterize the metal composition of waste Printed Circuit Boards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Hubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Otsuki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solène Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ra06686a⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.62-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383642v1</w:t>
+                <w:t xml:space="preserve">hal-02182965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling-oriented methodology to sample and characterize the metal composition of waste Printed Circuit Boards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Hubau</w:t>
+                <w:t xml:space="preserve">Investigation of the leaching mechanism of NMC 811 (LiNi 0.8 Mn 0.1 Co 0.1 O 2 ) by hydrochloric acid for recycling lithium ion battery cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Otsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91, pp.62-71. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.04.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ra06686a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182965v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobium and tantalum processing in oxalic-nitric media: Nb2O5·nH2O and Ta2O5·nH2O precipitation with oxalates and nitrates recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier J.-P. Deblonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bengio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5597,51 +5597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bélair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 226, pp.209-217. </w:t>
@@ -5679,51 +5679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluoride-free liquid-liquid extraction process for the recovery and separation of niobium and tantalum from alkaline leach solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier J.-P. Deblonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bengio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5731,51 +5731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bélair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 215, pp.634-643. </w:t>
@@ -5976,321 +5976,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sels de lithium, à la base du stockage d'électricité</w:t>
+                <w:t xml:space="preserve">Chemical Degradation of a Mixture of tri-n-Octylamine and 1-Tridecanol in the Presence of Chromium(VI) in Acidic Sulfate Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met8010057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265130v1</w:t>
+                <w:t xml:space="preserve">hal-02182973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous production of a biogenic ferric iron lixiviant for the bioleaching of printed circuit boards (PCBs)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sels de lithium, à la base du stockage d'électricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le sel, "aux confins de la terre et de l'eau", 22, pp.72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182968v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Degradation of a Mixture of tri-n-Octylamine and 1-Tridecanol in the Presence of Chromium(VI) in Acidic Sulfate Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous production of a biogenic ferric iron lixiviant for the bioleaching of printed circuit boards (PCBs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Hubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.57. </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 180, pp.180-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met8010057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182973v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of aggregation and acid dissociation of new cationic exchangers for liquid-liquid extraction</w:t>
               </w:r>
@@ -6605,90 +6605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodic Stability of New Sulfone-Based Electrolytes for Lithium-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Flamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phannarath Phansavath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ratovelomanana-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6852,90 +6852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinuclear Solid-State NMR Investigation of Hexaniobate and Hexatantalate Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier J.-P. Deblonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Coelho-Diogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark E. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7146,51 +7146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7414,51 +7414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Varnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7700,77 +7700,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Remanufacturing in Sustainable Decision-Making for Reducing Pressure on Recycling Processes: The Case of EV Batteries in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Shqairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7811,325 +7811,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage des aimants permanents : Procédé hydrométallurgique sélectif pour la récupération des terres rares</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibault Quatravaux</w:t>
+                <w:t xml:space="preserve">Valorisation du cuivre contenu dans les cartes électroniques de DEEE par délamination et hydrométallurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Louvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968102v1</w:t>
+                <w:t xml:space="preserve">hal-04969391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation du cuivre contenu dans les cartes électroniques de DEEE par délamination et hydrométallurgie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Louvert</w:t>
+                <w:t xml:space="preserve">Recyclage des aimants permanents : Procédé hydrométallurgique sélectif pour la récupération des terres rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969391v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition réglementaire en Europe: Vers une économie circulaire dans le secteur des batteries lithium-ion pour les véhicules électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Shqairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cali Nuur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8167,64 +8167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des batteries lithium-ion : Mise en oeuvre d'une lixiviation sélective pour le traitement de mélanges d'électrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8314,51 +8314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Halleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8885,51 +8885,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage peut-il être une alternative à l’extraction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9016,77 +9016,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of organophosphorus compounds for selectively extracting or recovering manganese from an acidic aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Maihatchi Ahamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2025052066A1. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9149,51 +9149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabEx RESSOURCES21, strategic metals of the XXIst century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9620,51 +9620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511282v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stankovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Quatravaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.174024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05569190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Hubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2026.106703" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurniawan Kurniawan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sookyung Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mooki Bae" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Chun Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05291733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maihatchi Ahamed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2025.2567357" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Badre-Eddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Muhr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15060598" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hakim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Randi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/metm.70011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Shqairat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cali Nuur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-04-2024-0163" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez Varela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Forsberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15070188" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vanderbruggen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01658" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sv&#228;rd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fattah Kiemde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar H D&#237;az Nieto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flexer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01749" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Noclain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15010074" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36414-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671453v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04454089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106280" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bat1001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04384752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra08045e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-024-00843-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Marie Salces" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Kelly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jon Streblow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin T&#252;rk&#252; Temel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudolph" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112951" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2024.109005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711694v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05796h" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudaye M Ahamed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Swoboda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubin Arora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Lansot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04679f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier J.-P. Deblonde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15422119.2022.2088389" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L. Vera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter R. Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I. Galli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00387-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Gmar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling7020014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xiao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olsson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12040607" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rios-Vera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Hern&#225;ndez-Perales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mart&#237;nez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Navarro-Segura" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119132" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03744476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yushark Fosu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vaughan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra03233c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfomarin Rivera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03834984v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mangold" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halleux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04284j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03297024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio de Souza Braga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Korbel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2021.105705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04470982v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c07109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Hodge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14237423" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465544v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chernoburova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/materproc2021005055" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flamme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta &#346;wiatowska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Haddad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannarath Phansavath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ratovelomanana-Vidal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab63c3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10101312" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112584" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushanta Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Kargar Razi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beuscher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050655" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02431903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Silvente" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116481" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009869v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatowska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424027v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2019.1691135" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Otsuki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra06686a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.04.041" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bengio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beltrami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;lair" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.087" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.052" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182967v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9020211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488248v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105124" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265130v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182968v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.07.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8010057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Omelchuk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.04.082" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182969v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.07.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Simon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Sio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA02695E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701343" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangze Yang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pointeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tevissen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.01.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429965v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Smith" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00345" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519102v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M. Rios-Vera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rizzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra14101j" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2013.10.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pereira-Nabais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gohier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.10.165" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varnek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2013.08.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DHMK1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03095730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Prestianni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cote" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ohnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP106467P" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.288" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968102v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Noirault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Nieto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969275v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Clerget" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418105v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270375v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02274137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270376v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95022-8_169" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814007v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04273067v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05513108v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122069v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abildtrup" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009718v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02265239v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464068v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurniawan Kurniawan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sookyung Kim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mooki Bae" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Chun Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stankovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Quatravaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.174024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05569190v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2026.106703" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671453v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fattah Kiemde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar H D&#237;az Nieto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flexer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01749" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05291733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maihatchi Ahamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2025.2567357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Badre-Eddine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Muhr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15060598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hakim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Randi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/metm.70011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Shqairat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cali Nuur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-04-2024-0163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez Varela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Forsberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15070188" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vanderbruggen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01658" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sv&#228;rd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36414-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Noclain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15010074" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2024.109005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Marie Salces" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Kelly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jon Streblow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin T&#252;rk&#252; Temel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudolph" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112951" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04454089v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106280" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-024-00843-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04384752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra08045e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bat1001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L. Vera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter R. Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I. Galli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00387-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711694v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05796h" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudaye M Ahamed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Swoboda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubin Arora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Lansot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04679f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier J.-P. Deblonde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15422119.2022.2088389" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03834984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Gmar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111859" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rios-Vera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Hern&#225;ndez-Perales" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mart&#237;nez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Navarro-Segura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119132" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03744476v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yushark Fosu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vaughan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra03233c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling7020014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627309v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xiao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olsson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12040607" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfomarin Rivera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00377" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mangold" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halleux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04284j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03297024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio de Souza Braga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Korbel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2021.105705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04470982v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c07109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Hodge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14237423" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465544v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chernoburova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/materproc2021005055" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953994v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10101312" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112584" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flamme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta &#346;wiatowska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Haddad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannarath Phansavath" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ratovelomanana-Vidal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab63c3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushanta Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Kargar Razi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beuscher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050655" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02431903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Silvente" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116481" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009869v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatowska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424027v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2019.1691135" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.04.041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Otsuki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra06686a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bengio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beltrami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;lair" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.087" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.052" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182967v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9020211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488248v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105124" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8010057" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.07.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Omelchuk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.04.082" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182969v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.07.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Simon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Sio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA02695E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701343" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangze Yang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pointeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tevissen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.01.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429965v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Smith" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00345" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519102v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M. Rios-Vera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rizzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra14101j" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2013.10.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pereira-Nabais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gohier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.10.165" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varnek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2013.08.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DHMK1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03095730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Prestianni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cote" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ohnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP106467P" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.288" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969391v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Noirault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Nieto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968102v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969275v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Clerget" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418105v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270375v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02274137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270376v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95022-8_169" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814007v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04273067v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05513108v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122069v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abildtrup" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009718v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02265239v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>