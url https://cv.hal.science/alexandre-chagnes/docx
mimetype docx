--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -127,447 +127,447 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-aqueous leaching of critical metals from black mass of spent lithium-ion batteries using a reusable acidic organophosphorus extractant</w:t>
+                <w:t xml:space="preserve">Recovery of lithium, nickel and cobalt from mixed lithium-ion batteries in ammonia media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurniawan Kurniawan</w:t>
+                <w:t xml:space="preserve">Pierric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sookyung Kim</w:t>
+                <w:t xml:space="preserve">Nathalie Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mooki Bae</w:t>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.128220⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 242, pp.106703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2026.106703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464068v1</w:t>
+                <w:t xml:space="preserve">hal-05569190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective hydrometallurgical processing of NdFeB magnets: impact of roasting on leaching selectivity and impurity dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stankovic</w:t>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Marin</w:t>
+                <w:t xml:space="preserve">Julien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jourdan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibault Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 531, pp.174024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2026.174024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of lithium, nickel and cobalt from mixed lithium-ion batteries in ammonia media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-aqueous leaching of critical metals from black mass of spent lithium-ion batteries using a reusable acidic organophosphorus extractant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurniawan Kurniawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Hubert</w:t>
+                <w:t xml:space="preserve">Sookyung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Munoz</w:t>
+                <w:t xml:space="preserve">Mooki Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safi Jradi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Jae-Chun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 242, pp.106703. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 397, pp.128220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2026.106703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.128220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569190v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A colour code to raise public awareness of lithium resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSA Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -586,1131 +586,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct lithium extraction from natural brines with co-valorization of boron, magnesium and sodium by combining solvent extraction and electrodialysis operations</w:t>
+                <w:t xml:space="preserve">Third-Phase Formation in Rare Earth Element Extraction with D2EHPA: Key Factors and Impact on Liquid Membrane Extraction Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Fattah Kiemde</w:t>
+                <w:t xml:space="preserve">Raquel Rodríguez Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César H Díaz Nieto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+                <w:t xml:space="preserve">Kerstin Forsberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01749⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes15070188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464067v1</w:t>
+                <w:t xml:space="preserve">hal-05464065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Class of Extractants for Cobalt-Manganese Separation: Synthesis and Physicochemical Properties of α-Hydroxyphosphinic Mono Esters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Selective metal recovery: Innovating leaching of LFP-NMC cathode mixtures from spent lithium-ion batteries ☆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vanderbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2025.2567357⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.e01658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291733v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Integration of Citric Acid Leaching and Electrodialysis for Selective Lithium Recovery from NMC Cathode Material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact of Ferric and Ferrous Iron on the Crystallization of Rare Earth Sulphate Hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Pawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Svärd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met15060598⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (16), pp.e202500285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202500285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464064v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis et opportunités des batteries tout-solide : Une analyse technologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A New Class of Extractants for Cobalt-Manganese Separation: Synthesis and Physicochemical Properties of α-Hydroxyphosphinic Mono Esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Maihatchi Ahamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2025.2567357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464071v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to lithium extraction from spodumene by combining Maleic acid leaching and Cyanex® 936P solvent extraction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Innovative Integration of Citric Acid Leaching and Electrodialysis for Selective Lithium Recovery from NMC Cathode Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukayna Badre-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Muhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetalMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/metm.70011⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met15060598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464066v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of European Union regulation on the circular economy and stakeholder strategies in the electric vehicle lithium-ion battery sector</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Défis et opportunités des batteries tout-solide : Une analyse technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.BAT1002 V1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711725v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-Phase Formation in Rare Earth Element Extraction with D2EHPA: Key Factors and Impact on Liquid Membrane Extraction Performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A novel approach to lithium extraction from spodumene by combining Maleic acid leaching and Cyanex® 936P solvent extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Forsberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes15070188⟩</w:t>
+              <w:t xml:space="preserve">MetalMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (3), pp.e70011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/metm.70011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464065v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective metal recovery: Innovating leaching of LFP-NMC cathode mixtures from spent lithium-ion batteries ☆</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierric Hubert</w:t>
+                <w:t xml:space="preserve">Implications of European Union regulation on the circular economy and stakeholder strategies in the electric vehicle lithium-ion battery sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Shqairat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Vanderbruggen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pascale Marange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cali Nuur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01658⟩</w:t>
+              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), pp.155-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MEQ-04-2024-0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285184v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ferric and Ferrous Iron on the Crystallization of Rare Earth Sulphate Hydrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Direct lithium extraction from natural brines with co-valorization of boron, magnesium and sodium by combining solvent extraction and electrodialysis operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Fattah Kiemde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César H Díaz Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Flexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (16), pp.e202500285. </w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.e01749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.202500285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242045v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of electric vehicle lithium-ion battery scrap towards recycling facilities in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Shqairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32, pp.12285-12303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1744,90 +1744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Recycling Processes for Mixed LFP/NMC Lithium-Ion Batteries: A Comparative Study of Acid-Excess and Acid-Deficient Leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Noclain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1861,103 +1861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on solvometallurgical processes for extraction of metals from sulfides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurniawan Kurniawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sookyung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mooki Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-Chun Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 218, pp.109005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1985,642 +1985,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to understanding ion-exchange mechanisms for lithium recovery from industrial effluents of lithium-ion battery recycling operations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réglementation européenne sur les batteries de véhicules électriques - Vers une promotion de l’économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Shqairat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.112951⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, BAT1001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-bat1001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711709v1</w:t>
+                <w:t xml:space="preserve">hal-04696408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron extraction by aliphatic mono- and di-hydroxy alcohols from a representative continental brine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Liquid–liquid extraction of boron from continental brines by 2-butyl-1-octanol diluted in kerosene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Fattah Kiemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Flexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2024.106280⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.2170-2181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ra08045e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454089v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvoleaching process of metal oxides using acidic organic extractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurniawan Kurniawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Chun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunju Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae-Chun Lee</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sookyung Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (2), pp.965-981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40831-024-00843-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid–liquid extraction of boron from continental brines by 2-butyl-1-octanol diluted in kerosene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Boron extraction by aliphatic mono- and di-hydroxy alcohols from a representative continental brine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Fattah Kiemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Flexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ra08045e⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 225, pp.106280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2024.106280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384752v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglementation européenne sur les batteries de véhicules électriques - Vers une promotion de l’économie circulaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A contribution to understanding ion-exchange mechanisms for lithium recovery from industrial effluents of lithium-ion battery recycling operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliza Marie Salces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Jon Streblow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekin Türkü Temel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, BAT1001, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.112951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-bat1001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.112951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696408v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact of direct lithium extraction from brines</w:t>
               </w:r>
@@ -2645,64 +2645,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter R. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia I. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Flexer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (3), pp.149-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2736,103 +2736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of rare earth elements extraction from decrepitated magnet powder using liquid magnesium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stankovic</w:t>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (46), pp.32824-32832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2918,51 +2918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zubin Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Lansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (33), pp.23334-23345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3009,51 +3009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in the Chemistry of Hydrometallurgical Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier J.-P. Deblonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3113,77 +3113,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium-Ion Battery Recycling: Metal Recovery from Electrolyte and Cathode Materials by Electrodialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Gmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (11), pp.1859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3215,676 +3215,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractive metallurgy Hydrométallurgy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Application of Electrodialysis for the Selective Lithium Extraction towards Cobalt, Nickel and Manganese from Leach Solutions Containing High Divalent Cations/Li Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Gmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Muhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction &amp; Demolition Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/recycling7020014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464069v1</w:t>
+                <w:t xml:space="preserve">hal-03594578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trihexyl(tetradecyl)phosphonium bis-2,4,4-(trimethylpentyl)phosphinate micellar behavior in the extraction of Ag(I) from acidic nitrate media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Antisolvent Precipitation for Metal Recovery from Citric Acid Solution in Recycling of NMC Cathode Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Martínez-Rodríguez</w:t>
+                <w:t xml:space="preserve">Xiong Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Navarro-Segura</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Forsberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 358, pp.119132. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met12040607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655709v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel extraction route of lithium from α-spodumene by dry chlorination</w:t>
+                <w:t xml:space="preserve">Trihexyl(tetradecyl)phosphonium bis-2,4,4-(trimethylpentyl)phosphinate micellar behavior in the extraction of Ag(I) from acidic nitrate media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allen Yushark Fosu</w:t>
+                <w:t xml:space="preserve">Rafael Rios-Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndue Kanari</w:t>
+                <w:t xml:space="preserve">Liliana Hernández-Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Bartier</w:t>
+                <w:t xml:space="preserve">Diana Martínez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Vaughan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diana Navarro-Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (33), pp.21468-21481. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 358, pp.119132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2ra03233c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744476v1</w:t>
+                <w:t xml:space="preserve">hal-03655709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Electrodialysis for the Selective Lithium Extraction towards Cobalt, Nickel and Manganese from Leach Solutions Containing High Divalent Cations/Li Ratio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Novel extraction route of lithium from α-spodumene by dry chlorination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Yushark Fosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndue Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Muhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction &amp; Demolition Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/recycling7020014⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (33), pp.21468-21481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ra03233c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594578v1</w:t>
+                <w:t xml:space="preserve">hal-03744476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisolvent Precipitation for Metal Recovery from Citric Acid Solution in Recycling of NMC Cathode Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extractive metallurgy Hydrométallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Forsberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2235v4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met12040607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03627309v1</w:t>
+                <w:t xml:space="preserve">hal-05464069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditioning of poultry manure ash for subsequent phosphorous separation and assessment for a process design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfomarin Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31, pp.e00377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4052,90 +4052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in the leaching kinetics of cathodic materials in acidic chloride media for lithium-ion battery recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antônio de Souza Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrometallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 204, pp.105705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4169,77 +4169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Novel Solvent Extraction Process to Recover Cobalt, Nickel, Manganese, and Lithium from Cathodic Materials of Spent Lithium-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antônio de Souza Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.582-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4273,103 +4273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-Chemical Characteristics of Spodumene Concentrate and Its Thermal Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Yushark Fosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrison Hodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (23), pp.7423. </w:t>
@@ -4420,51 +4420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Future of Scandium Recovery from Wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Chernoburova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (1), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4492,382 +4492,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature Review and Thermodynamic Modelling of Roasting Processes for Lithium Extraction from Spodumene</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sulfone Based-Electrolytes for Lithium-Ion Batteries: Cycling Performances and Passivation Layer Quality of Graphite and LiNi 1/3 Mn 1/3 Co 1/3 O 2 Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Flamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Światowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phannarath Phansavath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ratovelomanana-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met10101312⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (7), pp.070508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab63c3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953994v1</w:t>
+                <w:t xml:space="preserve">hal-02436737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Addition of Amine in Organophosphorus Compounds on Molecular Structuration of Ionic Liquids–Application to Solvent Extraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Literature Review and Thermodynamic Modelling of Roasting Processes for Lithium Extraction from Spodumene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Yushark Fosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndue Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25112584⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met10101312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922253v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfone Based-Electrolytes for Lithium-Ion Batteries: Cycling Performances and Passivation Layer Quality of Graphite and LiNi 1/3 Mn 1/3 Co 1/3 O 2 Electrodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Phannarath Phansavath</w:t>
+                <w:t xml:space="preserve">Effect of the Addition of Amine in Organophosphorus Compounds on Molecular Structuration of Ionic Liquids–Application to Solvent Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Gmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ratovelomanana-Vidal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Mutelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 167 (7), pp.070508. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.2584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ab63c3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25112584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436737v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of Metal Values from Ni-Cd Cake Waste Residue of an Iranian Zinc Plant by Hydrometallurgical Route</w:t>
               </w:r>
@@ -4892,51 +4892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Kargar Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Beuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4996,51 +4996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Hubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5104,103 +5104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfone Based-Electrolytes for Lithium-Ion Batteries: Cycling Performances and Passivation Layer Quality of Graphite and LiNi 1/3 Mn 1/3 Co 1/3 O 2 Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Flamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Swiatowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phannarath Phansavath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ratovelomanana-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -5229,51 +5229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Solvent Extraction Flowsheets by a Global Model Combining Physicochemical and Engineering Approaches-Application to Cobalt(II) Extraction by D2EHPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (1), pp.3-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5301,265 +5301,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling-oriented methodology to sample and characterize the metal composition of waste Printed Circuit Boards</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigation of the leaching mechanism of NMC 811 (LiNi 0.8 Mn 0.1 Co 0.1 O 2 ) by hydrochloric acid for recycling lithium ion battery cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Otsuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.04.041⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ra06686a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182965v1</w:t>
+                <w:t xml:space="preserve">hal-02383642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the leaching mechanism of NMC 811 (LiNi 0.8 Mn 0.1 Co 0.1 O 2 ) by hydrochloric acid for recycling lithium ion battery cathodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wen Xuan</w:t>
+                <w:t xml:space="preserve">Recycling-oriented methodology to sample and characterize the metal composition of waste Printed Circuit Boards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Hubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Otsuki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.62-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9ra06686a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383642v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobium and tantalum processing in oxalic-nitric media: Nb2O5·nH2O and Ta2O5·nH2O precipitation with oxalates and nitrates recycling</w:t>
               </w:r>
@@ -5813,51 +5813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Hydrometallurgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (2), pp.211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5904,51 +5904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances on electrodialysis for the recovery of lithium from primary and secondary resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Gmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrometallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 189, pp.105124 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5976,321 +5976,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Degradation of a Mixture of tri-n-Octylamine and 1-Tridecanol in the Presence of Chromium(VI) in Acidic Sulfate Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Continuous production of a biogenic ferric iron lixiviant for the bioleaching of printed circuit boards (PCBs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Hubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met8010057⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 180, pp.180-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182973v1</w:t>
+                <w:t xml:space="preserve">hal-02182968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sels de lithium, à la base du stockage d'électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le sel, "aux confins de la terre et de l'eau", 22, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous production of a biogenic ferric iron lixiviant for the bioleaching of printed circuit boards (PCBs)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chemical Degradation of a Mixture of tri-n-Octylamine and 1-Tridecanol in the Presence of Chromium(VI) in Acidic Sulfate Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 180, pp.180-191. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2018.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met8010057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182968v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of aggregation and acid dissociation of new cationic exchangers for liquid-liquid extraction</w:t>
               </w:r>
@@ -6302,51 +6302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Omelchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 262, pp.111-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6393,51 +6393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cationic exchangers for the recovery of cobalt(II), nickel(II) and manganese(II) from acidic chloride solutions: Modelling of extraction curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Omelchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrometallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 180, pp.96-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6605,103 +6605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodic Stability of New Sulfone-Based Electrolytes for Lithium-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Flamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phannarath Phansavath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ratovelomanana-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (16), pp.2279-2287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6774,51 +6774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Tevissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, pp.182-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6878,51 +6878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier J.-P. Deblonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Coelho-Diogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7280,51 +7280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Pereira-Nabais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Swiatowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ozanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7401,64 +7401,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of uranium (VI) from concentrated phosphoric acid by mixtures of new bis(1,3- dialkyloxypropan-2-yl) phosphoric acids and tri-n-octylphosphine oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Varnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7560,51 +7560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Prestianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7700,90 +7700,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Remanufacturing in Sustainable Decision-Making for Reducing Pressure on Recycling Processes: The Case of EV Batteries in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Shqairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC : The International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.1712-1717, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7811,338 +7811,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation du cuivre contenu dans les cartes électroniques de DEEE par délamination et hydrométallurgie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Recyclage des aimants permanents : Procédé hydrométallurgique sélectif pour la récupération des terres rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Quatravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969391v1</w:t>
+                <w:t xml:space="preserve">hal-04968102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage des aimants permanents : Procédé hydrométallurgique sélectif pour la récupération des terres rares</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Valorisation du cuivre contenu dans les cartes électroniques de DEEE par délamination et hydrométallurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Noirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Louvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968102v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition réglementaire en Europe: Vers une économie circulaire dans le secteur des batteries lithium-ion pour les véhicules électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Shqairat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cali Nuur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8167,90 +8167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des batteries lithium-ion : Mise en oeuvre d'une lixiviation sélective pour le traitement de mélanges d'électrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8327,51 +8327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC CCCE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Ottawa (virtual), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8390,234 +8390,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Hydrometallurgy for the Development of a Sustainable Production of Lithium-Ion Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Metal recovery from printed circuit boards (PCBs) by acidophilic bioleaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Hubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALTA 2019 - Lithium processing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Perth, Australia</w:t>
+              <w:t xml:space="preserve">International Biohydrometallurgy Symposium - IBS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270375v1</w:t>
+                <w:t xml:space="preserve">hal-02274137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal recovery from printed circuit boards (PCBs) by acidophilic bioleaching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Recent Advances in Hydrometallurgy for the Development of a Sustainable Production of Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biohydrometallurgy Symposium - IBS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">ALTA 2019 - Lithium processing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274137v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-Liquid Extraction of Cobalt(II), Nickel(II) and Manganese(II) from Acidic Chloride Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Omelchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8690,51 +8690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Omelchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> The 21st International Solvent Exctraction Conference - ISEC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8791,51 +8791,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the First Global Conference on Extractive Metallurgy CO-EDITORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8885,64 +8885,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage peut-il être une alternative à l’extraction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Chailleux; Sylvain Le Berre; Yann Gunzburger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources minérales et transitions », Trajectoires politiques du sous-sol français au 21ème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, Peter Lang Verlag, 2022, Histoire et Science Politique</w:t>
@@ -9003,90 +9003,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of organophosphorus compounds for selectively extracting or recovering manganese from an acidic aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Maihatchi Ahamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2025052066A1. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9136,64 +9136,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabEx RESSOURCES21, strategic metals of the XXIst century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9286,51 +9286,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPRIÉTÉS DE TRANSPORT DANS LES ÉLECTROLYTES CONCENTRÉS À BASE DE γ-BUTYROLACTONE. APPLICATION AUX ACCUMULATEURS RECHARGEABLES AU LITHIUM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université François Rabelais - Tours; Ecole nationale superieure agronomique de montpellier - AGRO M, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9389,51 +9389,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La physicochimie au service des Ressources et de l'Energie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université d'Orsay, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9620,51 +9620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464068v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurniawan Kurniawan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sookyung Kim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mooki Bae" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Chun Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511282v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stankovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Quatravaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.174024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05569190v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2026.106703" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671453v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fattah Kiemde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar H D&#237;az Nieto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flexer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01749" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05291733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maihatchi Ahamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2025.2567357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Badre-Eddine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Muhr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15060598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hakim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Randi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/metm.70011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Shqairat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cali Nuur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-04-2024-0163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez Varela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Forsberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15070188" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vanderbruggen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01658" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sv&#228;rd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36414-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Noclain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15010074" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2024.109005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Marie Salces" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Kelly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jon Streblow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin T&#252;rk&#252; Temel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudolph" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112951" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04454089v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106280" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-024-00843-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04384752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra08045e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bat1001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L. Vera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter R. Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I. Galli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00387-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711694v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05796h" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudaye M Ahamed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Swoboda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubin Arora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Lansot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04679f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier J.-P. Deblonde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15422119.2022.2088389" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03834984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Gmar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111859" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rios-Vera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Hern&#225;ndez-Perales" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mart&#237;nez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Navarro-Segura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119132" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03744476v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yushark Fosu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vaughan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra03233c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling7020014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627309v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xiao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olsson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12040607" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfomarin Rivera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00377" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mangold" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halleux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04284j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03297024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio de Souza Braga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Korbel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2021.105705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04470982v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c07109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Hodge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14237423" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465544v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chernoburova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/materproc2021005055" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953994v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10101312" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112584" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flamme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta &#346;wiatowska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Haddad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannarath Phansavath" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ratovelomanana-Vidal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab63c3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushanta Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Kargar Razi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beuscher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050655" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02431903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Silvente" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116481" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009869v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatowska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424027v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2019.1691135" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.04.041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Otsuki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra06686a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bengio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beltrami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;lair" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.087" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.052" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182967v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9020211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488248v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105124" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182973v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8010057" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.07.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Omelchuk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.04.082" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182969v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.07.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Simon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Sio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA02695E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701343" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangze Yang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pointeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tevissen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.01.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429965v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Smith" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00345" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519102v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M. Rios-Vera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rizzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra14101j" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2013.10.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pereira-Nabais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gohier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.10.165" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varnek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2013.08.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DHMK1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03095730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Prestianni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cote" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ohnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP106467P" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.288" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969391v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Noirault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Nieto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968102v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969275v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Clerget" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418105v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270375v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02274137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270376v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95022-8_169" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814007v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04273067v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05513108v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122069v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abildtrup" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009718v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02265239v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05569190v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2026.106703" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stankovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Quatravaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.174024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurniawan Kurniawan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sookyung Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mooki Bae" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Chun Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671453v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez Varela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Forsberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes15070188" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vanderbruggen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01658" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Pawar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sv&#228;rd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05291733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maihatchi Ahamed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2025.2567357" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Badre-Eddine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Muhr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15060598" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hakim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Randi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/metm.70011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Shqairat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cali Nuur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-04-2024-0163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fattah Kiemde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar H D&#237;az Nieto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flexer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01749" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36414-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Noclain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15010074" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2024.109005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bat1001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04384752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra08045e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-024-00843-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04454089v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2024.106280" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Marie Salces" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Kelly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jon Streblow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin T&#252;rk&#252; Temel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudolph" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112951" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L. Vera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter R. Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I. Galli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00387-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04711694v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05796h" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudaye M Ahamed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Swoboda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubin Arora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Lansot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04679f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier J.-P. Deblonde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15422119.2022.2088389" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03834984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Gmar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111859" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03594578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling7020014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03627309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xiao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Olsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12040607" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rios-Vera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Hern&#225;ndez-Perales" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mart&#237;nez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Navarro-Segura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119132" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03744476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yushark Fosu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vaughan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra03233c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfomarin Rivera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2021.e00377" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mangold" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halleux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04284j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03297024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio de Souza Braga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Korbel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2021.105705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04470982v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c07109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Hodge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14237423" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465544v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chernoburova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/materproc2021005055" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flamme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta &#346;wiatowska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Haddad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannarath Phansavath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ratovelomanana-Vidal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab63c3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10101312" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112584" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushanta Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Kargar Razi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beuscher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10050655" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02431903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Silvente" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116481" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009869v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatowska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424027v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2019.1691135" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Otsuki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra06686a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.04.041" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bengio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beltrami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;lair" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.087" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.052" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182967v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9020211" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488248v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105124" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182968v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.07.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8010057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Omelchuk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.04.082" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182969v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.07.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Simon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Sio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA02695E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701343" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangze Yang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pointeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tevissen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.01.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429965v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Smith" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00345" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01519102v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M. Rios-Vera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rizzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra14101j" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2013.10.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pereira-Nabais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ozanam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gohier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.10.165" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varnek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2013.08.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DHMK1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03095730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Prestianni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cote" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ohnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP106467P" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.288" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968102v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Noirault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Nieto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969275v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Clerget" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418105v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02274137v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270375v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270376v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95022-8_169" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814007v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04273067v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05513108v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122069v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abildtrup" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009718v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02265239v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>