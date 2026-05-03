--- v0 (2026-05-01)
+++ v1 (2026-05-03)
@@ -294,299 +294,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison queries generation using mathematical programming for exploratory data analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding Comparison Insights in Multidimensional Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion de Données – Principes, Technologies et Applications (BDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">DOLAP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239443v1</w:t>
+                <w:t xml:space="preserve">hal-05421320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Comparison Insights in Multidimensional Datasets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparison queries generation using mathematical programming for exploratory data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOLAP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Barcelone, France</w:t>
+              <w:t xml:space="preserve">Gestion de Données – Principes, Technologies et Applications (BDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421320v1</w:t>
+                <w:t xml:space="preserve">hal-05239443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interestingness Measures for Exploratory Data Analysis: a Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónika Perlata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -659,64 +659,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interestingness measures for exploratory data analysis: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panos Vassiliadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -780,64 +780,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairwise loss regularization for recommendations explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willème Verdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -888,90 +888,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of comparison notebooks for interactive data exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1022,64 +1022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten El Outa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1134,90 +1134,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of comparison notebooks for interactive data exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Journées de Conférence sur la Gestion des Données (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1255,64 +1255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheuristics for solving the Traveling analyst problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent t'Kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1493,51 +1493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Local Post-hoc Recommender Systems Explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willème Verdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1575,90 +1575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chain composite item recommender for lifelong pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ringuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1713,77 +1713,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Traveling Analyst Problem, Orienteering applied to exploratory data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la ROADEF 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1834,64 +1834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1959,51 +1959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2093,64 +2093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krista Drushku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOLAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2214,64 +2214,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComplexRec 2018 Second Workshop on Recommendation in Complex Scenarios @ RecSys 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2341,77 +2341,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Queries Generation Using Mathematical Programming for Exploratory Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (12), pp.7792-7804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2484,51 +2484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willème Verdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2620,77 +2620,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheuristics to solve the Traveling Analyst Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2734,64 +2734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2944,90 +2944,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chain Composite Item Recommender for Lifelong Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ringuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3168,51 +3168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA0E80C1"/>
+    <w:nsid w:val="0DAF3301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3399,51 +3399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-chanson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9195-5950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronceray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huertas-Company" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Siudek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Preto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Antoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nika Perlata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Vassiliadis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04835232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will&#232;me Verdeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Outa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent t'Kindt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441920" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringuet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crulis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Drushku" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2024.3474828" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Brunot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canovas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04596465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-chanson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9195-5950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronceray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huertas-Company" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Siudek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Preto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nika Perlata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Vassiliadis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04835232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will&#232;me Verdeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten El Outa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent t'Kindt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441920" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringuet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crulis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Drushku" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2024.3474828" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Brunot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canovas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2022.102021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04596465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>