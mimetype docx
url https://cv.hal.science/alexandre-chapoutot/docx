--- v0 (2026-03-06)
+++ v1 (2026-04-02)
@@ -891,147 +891,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883843v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
+                <w:t xml:space="preserve">Numerical program optimisation by automatic improvement of the accuracy of computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10556788.2018.1459620⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Intelligent Engineering Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1/2), pp.115-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJIEI.2018.091016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498372v1</w:t>
+                <w:t xml:space="preserve">hal-01744855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved algorithm for the control synthesis of nonlinear sampled switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1040,350 +1040,350 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Methods in System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (3), pp.363-383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10703-017-0305-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interval-based Sliding Horizon Motion Planning Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.050⟩</w:t>
+              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10556788.2018.1459620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992048v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical program optimisation by automatic improvement of the accuracy of computations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">An Interval-based Sliding Horizon Motion Planning Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Engineering Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (1/2), pp.115-145. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (16), pp.296-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJIEI.2018.091016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744855v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the numerical accuracy of programs by automatic transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Damouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1636,51 +1636,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations with Runge-Kutta Methods</w:t>
+                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
@@ -1694,75 +1694,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Computing electronic edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special issue devoted to material presented at SWIM 2015, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243044v1</w:t>
+                <w:t xml:space="preserve">hal-01243053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
+                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations with Runge-Kutta Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
@@ -1776,94 +1776,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Computing electronic edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special issue devoted to material presented at SWIM 2015, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243053v1</w:t>
+                <w:t xml:space="preserve">hal-01243044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of a PID Controller for Numerical Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Damouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2161,51 +2161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentiation automatique et formes de Taylor en analyse statique de programmes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (4), pp.503-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2277,698 +2277,698 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of acoustic constraints in trajectory generation</w:t>
+                <w:t xml:space="preserve">Improving Domain Generalisable LiDAR Semantic Segmentation In Off-Road Environments with Auxiliary Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Hoareau</w:t>
+                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danil Berrah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321899⟩</w:t>
+              <w:t xml:space="preserve">2025 European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Padova, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMR65884.2025.11163269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175047v1</w:t>
+                <w:t xml:space="preserve">hal-05321746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering Dense Metric Depth in Indoor Scenes from Monocular Depth Foundation Models and 2D LiDARs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Marsal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Robotics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stuttgart, Germany. pp.236-241, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-89471-8_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du bruit d’un drone en vol stationnaire en environnements réel et contrôlé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of acoustic constraints in trajectory generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joris Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Split, Croatia. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365428v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Off-Road LiDAR Semantic Segmentation with Spatial Context and Auxiliary Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation expérimentale du bruit d’un drone en vol stationnaire en environnements réel et contrôlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Simião Pitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Beausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Toralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Robotic Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111999v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCvx-Frank-Wolfe Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Off-Road LiDAR Semantic Segmentation with Spatial Context and Auxiliary Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danil Berrah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.737-742, </w:t>
+              <w:t xml:space="preserve">European Robotic Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stuttgart (Germany), Germany. pp.300-306, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-89471-8_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133725v1</w:t>
+                <w:t xml:space="preserve">hal-05111999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Domain Generalisable LiDAR Semantic Segmentation In Off-Road Environments with Auxiliary Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
+                <w:t xml:space="preserve">SCvx-Frank-Wolfe Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 European Conference on Mobile Robots (ECMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Padova, Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.737-742, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECMR65884.2025.11163269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321746v1</w:t>
+                <w:t xml:space="preserve">hal-05133725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-field sound field estimation using robotized measurements and the boundary elements method</w:t>
               </w:r>
@@ -3071,51 +3071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCvxPyGen: Autocoding SCvx Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danil Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3390,185 +3390,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal constrained zonotopes for validation of optimal control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
+              <w:t xml:space="preserve">CDC 2021 : 60th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.6708-6713, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587676v1</w:t>
+                <w:t xml:space="preserve">hal-03197925v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Verification of Formation Control</w:t>
+                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
@@ -3582,216 +3565,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.7136-7141, </w:t>
+              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.32-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587686v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal constrained zonotopes for validation of optimal control problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraint-based Verification of Formation Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 : 60th Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.6708-6713, </w:t>
+              <w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.7136-7141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197925v2</w:t>
+                <w:t xml:space="preserve">hal-03587686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimulation-based control synthesis</w:t>
               </w:r>
@@ -3881,51 +3881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract domains for constraint programming with differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,273 +4260,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCH-COMP19 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Benet</w:t>
+                <w:t xml:space="preserve">Prospects on the application of necessary optimality conditions on the resolution of the Goddard problem with unknown bounded parameters using interval arithmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCH19. 6th International Workshop on Applied Verification of Continuous and Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Montréal, Canada. pp.41-19</w:t>
+              <w:t xml:space="preserve">Summer Workshop on Interval methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167586v1</w:t>
+                <w:t xml:space="preserve">hal-02372308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects on the application of necessary optimality conditions on the resolution of the Goddard problem with unknown bounded parameters using interval arithmetics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+                <w:t xml:space="preserve">ARCH-COMP19 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Immler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Althoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Workshop on Interval methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ARCH19. 6th International Workshop on Applied Verification of Continuous and Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Montréal, Canada. pp.41-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372308v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal switching instants for the Control of Hybrid Systems</w:t>
               </w:r>
@@ -4705,1217 +4705,1217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Motion Planning Based on Sliding Horizon and Validated Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Extended Reliable Robust Motion Planners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina M Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8263805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583836v1</w:t>
+                <w:t xml:space="preserve">hal-01493576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval-based QuickXplain Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bisutti</w:t>
+                <w:t xml:space="preserve">Robust Motion Planning Based on Sliding Horizon and Validated Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583834v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Accuracy Improvement by Interprocedural Program Transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">Interval-based QuickXplain Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bisutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Software and Compilers for Embedded Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598851v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BoxRRT* -A Reliable Motion Planner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adina M Panchea</w:t>
+                <w:t xml:space="preserve">Numerical Accuracy Improvement by Interprocedural Program Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Software and Compilers for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sankt Goar, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3078659.3078662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574921v1</w:t>
+                <w:t xml:space="preserve">hal-01598851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round-off Error Analysis of Explicit One-Step Numerical Integration Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Faissole</w:t>
+                <w:t xml:space="preserve">BoxRRT* -A Reliable Motion Planner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina M Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2017.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01581794v1</w:t>
+                <w:t xml:space="preserve">hal-01574921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Robotic Behaviors in Presence of Bounded Uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Round-off Error Analysis of Explicit One-Step Numerical Integration Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faissole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE International Conference on Robotic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan. </w:t>
+              <w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRC.2017.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2017.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490364v1</w:t>
+                <w:t xml:space="preserve">hal-01581794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Reliable Robust Motion Planners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adina M Panchea</w:t>
+                <w:t xml:space="preserve">Formal Verification of Robotic Behaviors in Presence of Bounded Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. </w:t>
+              <w:t xml:space="preserve">First IEEE International Conference on Robotic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8263805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRC.2017.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493576v1</w:t>
+                <w:t xml:space="preserve">hal-01490364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriate Design Guided by Simulation: An Hovercraft Application</w:t>
+                <w:t xml:space="preserve">DynBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Piccani de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Model-Driven Robot Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Hybrid Systems: Computation and Control (HSCC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304012v1</w:t>
+                <w:t xml:space="preserve">hal-01297273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Sequences of Jumps in Hybrid Systems to Detect Zeno Phenomenon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DynIBEX: une boîte à outils pour la vérification des systèmes cyber-physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Numerical Software Verification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383584v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Nonlinear Switched Systems Based on Validated Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Le Coent</w:t>
+                <w:t xml:space="preserve">Studying Sequences of Jumps in Hybrid Systems to Detect Zeno Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Symbolic and Numerical Methods for Reachability Analysis (SNR’16)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SNR.2016.7479377⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Numerical Software Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.52-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54292-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304292v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
+                <w:t xml:space="preserve">Appropriate Design Guided by Simulation: An Hovercraft Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Piccani de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Hybrid Systems: Computation and Control (HSCC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Model-Driven Robot Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3022099.3022100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297273v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynIBEX: une boîte à outils pour la vérification des systèmes cyber-physiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Nonlinear Switched Systems Based on Validated Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Symbolic and Numerical Methods for Reachability Analysis (SNR’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SNR.2016.7479377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450917v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraction, propagation and bisection on a validated simulation of ODE</w:t>
               </w:r>
@@ -5983,64 +5983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Types Optimization for Floating-Point Formats by Program Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Damouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6163,1480 +6163,1471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner and Outer Computation of the Viability Kernel based on Interval Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acumen: An Open-Source Testbed for Cyber-Physical Systems Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Monnet</w:t>
+                <w:t xml:space="preserve">Adam Duracz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jaulin</w:t>
+                <w:t xml:space="preserve">Yingfu Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atkinson Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Internet of Things Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rome, Italy. pp.118-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47063-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371498v1</w:t>
+                <w:t xml:space="preserve">hal-01490406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-procedural Optimization of the Numerical Accuracy of Programs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">Viability kernel computation based on interval methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMICS 2015 - 20th International Workshop on Formal Methods for Industrial Critical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19458-5_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01164340v1</w:t>
+                <w:t xml:space="preserve">hal-01371484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning PI controller in non-linear uncertain closed-loop systems with interval analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inner and Outer Computation of the Viability Kernel based on Interval Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Synthesis of Complex Parameters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272513v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Intra-procedural Optimization of the Numerical Accuracy of Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FMICS 2015 - 20th International Workshop on Formal Methods for Industrial Critical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.31-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19458-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164474v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Accuracy of a Rocket Trajectory Simulation by Program Transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">Tuning PI controller in non-linear uncertain closed-loop systems with interval analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CF: Computing Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2742854.2742894⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Synthesis of Complex Parameters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/OASIcs.SynCoP.2015.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133695v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the accuracy of a rocket trajectory simulation by program transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th ACM International Conference on Computing Frontiers (CF'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Ischia, Italy. pp.1-2</w:t>
+              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972769v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing the Accuracy of a Rocket Trajectory Simulation by Program Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CF: Computing Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ischia, Italy. pp.40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2742854.2742894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111240v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability kernel computation based on interval methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+                <w:t xml:space="preserve">Optimizing the accuracy of a rocket trajectory simulation by program transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th ACM International Conference on Computing Frontiers (CF'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ischia, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371484v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acumen: An Open-Source Testbed for Cyber-Physical Systems Research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Internet of Things Summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47063-4_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01490406v1</w:t>
+                <w:t xml:space="preserve">hal-01111240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-based Simulation for Design and Verification of Simulink Models</w:t>
+                <w:t xml:space="preserve">Computation of Parametric Barrier Functions for Dynamical Systems using Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Djaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd IEEE Annual Conference on Decision and Control (CDC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2014.7039472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290286v1</w:t>
+                <w:t xml:space="preserve">hal-01073673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-based Simulation for Design and Verification of Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Strazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Parametric Barrier Functions for Dynamical Systems using Interval Analysis</w:t>
+                <w:t xml:space="preserve">Set-based Simulation for Design and Verification of Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Strazzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE Annual Conference on Decision and Control (CDC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2014.7039472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01073673v1</w:t>
+                <w:t xml:space="preserve">hal-01290286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HySon: Set-based simulation of hybrid systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Statistical Inference Model for the Dynamic Range of LTI Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mimram</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Villers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Symposium on Rapid System Prototyping</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetics and Verified Numerics, SCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Novosibirsk, Russia. pp.25-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819377v1</w:t>
+                <w:t xml:space="preserve">hal-00851282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Core Language for Executable Models of Cyber-Physical Systems (Preliminary Report)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingfu Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cartwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7645,227 +7636,236 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Gaspes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference on Distributed Computing Systems Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Macau, China. pp.129-138, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCSW.2012.72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Inference Model for the Dynamic Range of LTI Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HySon: Set-based simulation of hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Villers</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetics and Verified Numerics, SCAN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd IEEE International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tempere, Finland. pp.79-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2012.6380694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851282v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range estimation of floating-point variables in Simulink models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Villers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8405,51 +8405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Simulation: a Static Analysis of Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Embedded Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Zhejiang, China. pp.83-92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8496,64 +8496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range Estimation of Floating-Point Variables in Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Villers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Workshop on Numerical Software Verification (NSV II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8591,51 +8591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis of Simulink Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model-driven High-level Programming of Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8673,51 +8673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentiation automatique et formes de Taylor en analyse statique de programmes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur les Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Namur, Belgique. pp.261-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8755,51 +8755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Frequency Analysis of Synchronous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Languages, Compilers, and Tools for Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8856,64 +8856,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Verifiable Linear Programming-based SCVx Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danil Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8951,51 +8951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proof-Assisted Conversion of Signal Temporal Logic Formulas into Negative Normal Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danil Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9085,51 +9085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9265,299 +9265,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynIBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , HSCC 2016</w:t>
+              <w:t xml:space="preserve">nternational Conference on Algorithmic Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302504v1</w:t>
+                <w:t xml:space="preserve">hal-01316503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Accuracy Improvement of Programs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">DynIBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGO '16: 14th Annual IEEE/ACM International Symposium on Code Generation and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">HSCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , HSCC 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526837v1</w:t>
+                <w:t xml:space="preserve">hal-01302504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
+                <w:t xml:space="preserve">Numerical Accuracy Improvement of Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nternational Conference on Algorithmic Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">CGO '16: 14th Annual IEEE/ACM International Symposium on Code Generation and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316503v1</w:t>
+                <w:t xml:space="preserve">hal-04526837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9843,51 +9843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9938,64 +9938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Accuracy Optimization on the Convergence of Numerical Iterative Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Damouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10784,51 +10784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11039,51 +11039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F46F092C"/>
+    <w:nsid w:val="DACDE034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11270,51 +11270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-chapoutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7230-0710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198059833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601337v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2026017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00858-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brendel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285798" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883843v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2917902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2018.1459620" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399337v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0305-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Damouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIEI.2018.091016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0435-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164307v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Djaballah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.10.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Seladji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.12.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Taha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brauner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cartwright" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gaspes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ames" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2000367.2000376" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.503-531" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LT9SN38M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoareau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Berrah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_36" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Simi&#227;o Pitta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Dayal Mathur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_46" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163269" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2661" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886875" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165802v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341692" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03663984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqi Mao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Acikmese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197925v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Coent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41131-2_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Geretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Althoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/zkf6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Immler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cr&#233;pon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00085" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bisutti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078659.3078662" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574921v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.22" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490364v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.17" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263805" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Piccani de Souza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3022099.3022100" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54292-8_5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNR.2016.7479377" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593626" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164340v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19458-5_3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SynCoP.2015.91" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2742894" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972769v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01111240v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490406v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Duracz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfu Zeng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atkinson Kevin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47063-4_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Strazzulla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272045v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2014.7039472" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380694" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819378v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.72" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Villers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816115v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819373v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2248418.2248437" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Rice University Westbrook" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Inoue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Salama" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1795194.1795196" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492483v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469007v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15769-1_12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESS.2009.80" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298874v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819433v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133722v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424044v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ravaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316503v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593225v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67089-8_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272514v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-27436-2_9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27436-2_9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Djoudi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38088-4_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D3C37LLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505237v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03084701v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493645v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635298v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01107685v6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831438v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00366685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-chapoutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7230-0710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198059833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601337v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2026017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00858-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brendel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285798" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883843v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2917902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Damouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIEI.2018.091016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399337v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0305-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2018.1459620" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.050" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0435-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164307v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Djaballah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.10.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Seladji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.12.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Taha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brauner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cartwright" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gaspes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ames" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2000367.2000376" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.503-531" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LT9SN38M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Dayal Mathur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163269" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_36" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoareau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Berrah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321899" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365428v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Simi&#227;o Pitta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111999v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_46" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186948" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2661" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886875" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165802v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341692" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03663984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqi Mao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Acikmese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197925v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683301" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Coent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41131-2_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Geretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Althoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/zkf6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Immler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cr&#233;pon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00085" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263805" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bisutti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delmas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598851v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078659.3078662" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581794v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297273v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450917v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54292-8_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304012v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Piccani de Souza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3022099.3022100" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNR.2016.7479377" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593626" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490406v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Duracz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfu Zeng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atkinson Kevin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47063-4_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371484v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371498v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19458-5_3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SynCoP.2015.91" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164474v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133695v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2742894" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972769v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01111240v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2014.7039472" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Strazzulla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Villers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.72" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380694" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816115v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819373v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2248418.2248437" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Rice University Westbrook" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Inoue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Salama" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1795194.1795196" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492483v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469007v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15769-1_12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESS.2009.80" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298874v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819433v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133722v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424044v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ravaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302504v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593225v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67089-8_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272514v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-27436-2_9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27436-2_9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Djoudi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38088-4_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D3C37LLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505237v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03084701v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493645v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635298v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01107685v6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831438v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00366685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>