--- v1 (2026-04-02)
+++ v2 (2026-05-05)
@@ -891,147 +891,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883843v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical program optimisation by automatic improvement of the accuracy of computations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Engineering Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJIEI.2018.091016⟩</w:t>
+              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10556788.2018.1459620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744855v1</w:t>
+                <w:t xml:space="preserve">hal-01498372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved algorithm for the control synthesis of nonlinear sampled switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1040,350 +1040,350 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Methods in System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (3), pp.363-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10703-017-0305-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
+                <w:t xml:space="preserve">An Interval-based Sliding Horizon Motion Planning Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10556788.2018.1459620⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (16), pp.296-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498372v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interval-based Sliding Horizon Motion Planning Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elliot Brendel</w:t>
+                <w:t xml:space="preserve">Numerical program optimisation by automatic improvement of the accuracy of computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (16), pp.296-301. </w:t>
+              <w:t xml:space="preserve">International Journal of Intelligent Engineering Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1/2), pp.115-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJIEI.2018.091016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992048v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the numerical accuracy of programs by automatic transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Damouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1636,51 +1636,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
+                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations with Runge-Kutta Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
@@ -1694,75 +1694,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Computing electronic edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special issue devoted to material presented at SWIM 2015, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243053v1</w:t>
+                <w:t xml:space="preserve">hal-01243044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations with Runge-Kutta Methods</w:t>
+                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
@@ -1776,94 +1776,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Computing electronic edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special issue devoted to material presented at SWIM 2015, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243044v1</w:t>
+                <w:t xml:space="preserve">hal-01243053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of a PID Controller for Numerical Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Damouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2161,51 +2161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentiation automatique et formes de Taylor en analyse statique de programmes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (4), pp.503-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2277,698 +2277,698 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Domain Generalisable LiDAR Semantic Segmentation In Off-Road Environments with Auxiliary Tasks</w:t>
+                <w:t xml:space="preserve">Integration of acoustic constraints in trajectory generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
+                <w:t xml:space="preserve">Damien Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 European Conference on Mobile Robots (ECMR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECMR65884.2025.11163269⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Split, Croatia. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321746v1</w:t>
+                <w:t xml:space="preserve">hal-05175047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering Dense Metric Depth in Indoor Scenes from Monocular Depth Foundation Models and 2D LiDARs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Robotics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stuttgart, Germany. pp.236-241, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-89471-8_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of acoustic constraints in trajectory generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale du bruit d’un drone en vol stationnaire en environnements réel et contrôlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Simião Pitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Beausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Toralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175047v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du bruit d’un drone en vol stationnaire en environnements réel et contrôlé</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Off-Road LiDAR Semantic Segmentation with Spatial Context and Auxiliary Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Beausse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Robotic Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stuttgart (Germany), Germany. pp.300-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-89471-8_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365428v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Off-Road LiDAR Semantic Segmentation with Spatial Context and Auxiliary Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SCvx-Frank-Wolfe Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
+                <w:t xml:space="preserve">Damien Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Robotic Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Stuttgart (Germany), Germany. pp.300-306, </w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.737-742, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-89471-8_46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111999v1</w:t>
+                <w:t xml:space="preserve">hal-05133725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCvx-Frank-Wolfe Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Hoareau</w:t>
+                <w:t xml:space="preserve">Improving Domain Generalisable LiDAR Semantic Segmentation In Off-Road Environments with Auxiliary Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.737-742, </w:t>
+              <w:t xml:space="preserve">2025 European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Padova, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECMR65884.2025.11163269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133725v1</w:t>
+                <w:t xml:space="preserve">hal-05321746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-field sound field estimation using robotized measurements and the boundary elements method</w:t>
               </w:r>
@@ -3071,51 +3071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCvxPyGen: Autocoding SCvx Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danil Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3390,168 +3390,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal constrained zonotopes for validation of optimal control problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 : 60th Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683301⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.32-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197925v2</w:t>
+                <w:t xml:space="preserve">hal-03587676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
+                <w:t xml:space="preserve">Constraint-based Verification of Formation Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
@@ -3565,233 +3582,216 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.32-8, </w:t>
+              <w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.7136-7141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587676v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Verification of Formation Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal constrained zonotopes for validation of optimal control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.7136-7141, </w:t>
+              <w:t xml:space="preserve">CDC 2021 : 60th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.6708-6713, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587686v1</w:t>
+                <w:t xml:space="preserve">hal-03197925v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimulation-based control synthesis</w:t>
               </w:r>
@@ -3881,51 +3881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract domains for constraint programming with differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,273 +4260,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects on the application of necessary optimality conditions on the resolution of the Goddard problem with unknown bounded parameters using interval arithmetics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+                <w:t xml:space="preserve">ARCH-COMP19 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Immler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Althoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Workshop on Interval methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ARCH19. 6th International Workshop on Applied Verification of Continuous and Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Montréal, Canada. pp.41-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372308v1</w:t>
+                <w:t xml:space="preserve">hal-02167586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCH-COMP19 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Benet</w:t>
+                <w:t xml:space="preserve">Prospects on the application of necessary optimality conditions on the resolution of the Goddard problem with unknown bounded parameters using interval arithmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCH19. 6th International Workshop on Applied Verification of Continuous and Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Montréal, Canada. pp.41-19</w:t>
+              <w:t xml:space="preserve">Summer Workshop on Interval methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167586v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal switching instants for the Control of Hybrid Systems</w:t>
               </w:r>
@@ -4705,226 +4705,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Reliable Robust Motion Planners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adina M Panchea</w:t>
+                <w:t xml:space="preserve">Robust Motion Planning Based on Sliding Horizon and Validated Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493576v1</w:t>
+                <w:t xml:space="preserve">hal-01583836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Motion Planning Based on Sliding Horizon and Validated Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Numerical Accuracy Improvement by Interprocedural Program Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Software and Compilers for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sankt Goar, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3078659.3078662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583836v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval-based QuickXplain Algorithm</w:t>
               </w:r>
@@ -5012,1096 +5012,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Accuracy Improvement by Interprocedural Program Transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">BoxRRT* -A Reliable Motion Planner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina M Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Software and Compilers for Embedded Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598851v1</w:t>
+                <w:t xml:space="preserve">hal-01574921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BoxRRT* -A Reliable Motion Planner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adina M Panchea</w:t>
+                <w:t xml:space="preserve">Round-off Error Analysis of Explicit One-Step Numerical Integration Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faissole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2017.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574921v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round-off Error Analysis of Explicit One-Step Numerical Integration Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Faissole</w:t>
+                <w:t xml:space="preserve">Formal Verification of Robotic Behaviors in Presence of Bounded Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">First IEEE International Conference on Robotic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2017.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRC.2017.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581794v1</w:t>
+                <w:t xml:space="preserve">hal-01490364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Robotic Behaviors in Presence of Bounded Uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Extended Reliable Robust Motion Planners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina M Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE International Conference on Robotic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan. </w:t>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRC.2017.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8263805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490364v1</w:t>
+                <w:t xml:space="preserve">hal-01493576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying Sequences of Jumps in Hybrid Systems to Detect Zeno Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Hybrid Systems: Computation and Control (HSCC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Numerical Software Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.52-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54292-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297273v1</w:t>
+                <w:t xml:space="preserve">hal-01383584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynIBEX: une boîte à outils pour la vérification des systèmes cyber-physiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Nonlinear Switched Systems Based on Validated Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Symbolic and Numerical Methods for Reachability Analysis (SNR’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SNR.2016.7479377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450917v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Sequences of Jumps in Hybrid Systems to Detect Zeno Phenomenon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appropriate Design Guided by Simulation: An Hovercraft Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Piccani de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Numerical Software Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54292-8_5⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Model-Driven Robot Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3022099.3022100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383584v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriate Design Guided by Simulation: An Hovercraft Application</w:t>
+                <w:t xml:space="preserve">DynBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Piccani de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Model-Driven Robot Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Hybrid Systems: Computation and Control (HSCC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304012v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Nonlinear Switched Systems Based on Validated Simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DynIBEX: une boîte à outils pour la vérification des systèmes cyber-physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Symbolic and Numerical Methods for Reachability Analysis (SNR’16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SNR.2016.7479377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01304292v1</w:t>
+                <w:t xml:space="preserve">hal-01450917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction, propagation and bisection on a validated simulation of ODE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Data-Types Optimization for Floating-Point Formats by Program Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325068v1</w:t>
+                <w:t xml:space="preserve">hal-01290292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Types Optimization for Floating-Point Formats by Program Transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">Contraction, propagation and bisection on a validated simulation of ODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290292v1</w:t>
+                <w:t xml:space="preserve">hal-01325068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runge-Kutta Theory and Constraint Programming</w:t>
               </w:r>
@@ -6163,523 +6163,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acumen: An Open-Source Testbed for Cyber-Physical Systems Research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inner and Outer Computation of the Viability Kernel based on Interval Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Duracz</w:t>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingfu Zeng</w:t>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atkinson Kevin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Internet of Things Summit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490406v1</w:t>
+                <w:t xml:space="preserve">hal-01371498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability kernel computation based on interval methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+                <w:t xml:space="preserve">Intra-procedural Optimization of the Numerical Accuracy of Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FMICS 2015 - 20th International Workshop on Formal Methods for Industrial Critical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.31-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19458-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371484v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner and Outer Computation of the Viability Kernel based on Interval Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+                <w:t xml:space="preserve">Optimizing the Accuracy of a Rocket Trajectory Simulation by Program Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CF: Computing Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ischia, Italy. pp.40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2742854.2742894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371498v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-procedural Optimization of the Numerical Accuracy of Programs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMICS 2015 - 20th International Workshop on Formal Methods for Industrial Critical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164340v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning PI controller in non-linear uncertain closed-loop systems with interval analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6698,936 +6629,1014 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Synthesis of Complex Parameters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/OASIcs.SynCoP.2015.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Optimizing the accuracy of a rocket trajectory simulation by program transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th ACM International Conference on Computing Frontiers (CF'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ischia, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164474v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Accuracy of a Rocket Trajectory Simulation by Program Transformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CF: Computing Frontiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133695v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the accuracy of a rocket trajectory simulation by program transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">Viability kernel computation based on interval methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th ACM International Conference on Computing Frontiers (CF'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Ischia, Italy. pp.1-2</w:t>
+              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972769v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acumen: An Open-Source Testbed for Cyber-Physical Systems Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Duracz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingfu Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atkinson Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Internet of Things Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rome, Italy. pp.118-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47063-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111240v2</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Parametric Barrier Functions for Dynamical Systems using Interval Analysis</w:t>
+                <w:t xml:space="preserve">Set-based Simulation for Design and Verification of Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Strazzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE Annual Conference on Decision and Control (CDC 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, TOULOUSE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073673v1</w:t>
+                <w:t xml:space="preserve">hal-02272045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-based Simulation for Design and Verification of Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Strazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272045v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-based Simulation for Design and Verification of Simulink Models</w:t>
+                <w:t xml:space="preserve">Computation of Parametric Barrier Functions for Dynamical Systems using Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Djaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd IEEE Annual Conference on Decision and Control (CDC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2014.7039472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290286v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Inference Model for the Dynamic Range of LTI Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HySon: Set-based simulation of hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Villers</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetics and Verified Numerics, SCAN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd IEEE International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tempere, Finland. pp.79-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2012.6380694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851282v1</w:t>
+                <w:t xml:space="preserve">hal-00819377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Core Language for Executable Models of Cyber-Physical Systems (Preliminary Report)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingfu Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cartwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7636,236 +7645,227 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Gaspes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference on Distributed Computing Systems Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Macau, China. pp.129-138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDCSW.2012.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HySon: Set-based simulation of hybrid systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Statistical Inference Model for the Dynamic Range of LTI Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mimram</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Villers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Symposium on Rapid System Prototyping</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetics and Verified Numerics, SCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Novosibirsk, Russia. pp.25-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819377v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range estimation of floating-point variables in Simulink models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Villers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7884,451 +7884,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational semantics for Simulink's simulation engine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interval-based Robustness of Linear Parametrized Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ACM SIGPLAN/SIGBED International Conference on Languages, Compilers, Tools and Theory for Embedded Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SCAN'12 - 15th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Verified Numerical Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Novosibirsk, Russia. pp.cf. CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819373v1</w:t>
+                <w:t xml:space="preserve">hal-00706772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval-based Robustness of Linear Parametrized Filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An operational semantics for Simulink's simulation engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN'12 - 15th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Verified Numerical Computations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th ACM SIGPLAN/SIGBED International Conference on Languages, Compilers, Tools and Theory for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Pekin, China. pp.129-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2248418.2248437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706772v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical equations as executable models of mechanical systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jun Inoue</w:t>
+                <w:t xml:space="preserve">Abstract Fixpoint Computations with Numerical Acceleration Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Seladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cyber-Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1795194.1795196⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Numerical and Symbolic Abstract Domains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Perpignan, France. pp.29-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2010.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392882v1</w:t>
+                <w:t xml:space="preserve">hal-00492483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract Fixpoint Computations with Numerical Acceleration Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassamine Seladji</w:t>
+                <w:t xml:space="preserve">Mathematical equations as executable models of mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Rice University Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Numerical and Symbolic Abstract Domains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Perpignan, France. pp.29-42, </w:t>
+              <w:t xml:space="preserve">International Conference on Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Stockholm, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2010.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1795194.1795196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492483v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Slopes as Numerical Abstract Domain for Floating-Point Variables</w:t>
               </w:r>
@@ -8405,51 +8405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Simulation: a Static Analysis of Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Embedded Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Zhejiang, China. pp.83-92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8496,64 +8496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range Estimation of Floating-Point Variables in Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Villers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Workshop on Numerical Software Verification (NSV II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8591,51 +8591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis of Simulink Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model-driven High-level Programming of Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8673,51 +8673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentiation automatique et formes de Taylor en analyse statique de programmes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur les Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Namur, Belgique. pp.261-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8755,51 +8755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Frequency Analysis of Synchronous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Languages, Compilers, and Tools for Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8856,64 +8856,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Verifiable Linear Programming-based SCVx Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danil Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8951,51 +8951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proof-Assisted Conversion of Signal Temporal Logic Formulas into Negative Normal Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danil Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9085,51 +9085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9265,299 +9265,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
+                <w:t xml:space="preserve">DynIBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nternational Conference on Algorithmic Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">HSCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , HSCC 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316503v1</w:t>
+                <w:t xml:space="preserve">hal-01302504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynIBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Numerical Accuracy Improvement of Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , HSCC 2016</w:t>
+              <w:t xml:space="preserve">CGO '16: 14th Annual IEEE/ACM International Symposium on Code Generation and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302504v1</w:t>
+                <w:t xml:space="preserve">hal-04526837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Accuracy Improvement of Programs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGO '16: 14th Annual IEEE/ACM International Symposium on Code Generation and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">nternational Conference on Algorithmic Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526837v1</w:t>
+                <w:t xml:space="preserve">hal-01316503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9843,51 +9843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9938,64 +9938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Accuracy Optimization on the Convergence of Numerical Iterative Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Damouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10163,348 +10163,466 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed cosimulation of Cyber-Physical Systems</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">An Open-Source LiDAR and Monocular Off-Road Autonomous Navigation Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Poiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kerbourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Toralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505237v1</w:t>
+                <w:t xml:space="preserve">hal-05582112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Set-based Signal Temporal Logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guaranteed cosimulation of Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coënt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084701v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of what DynIbex can do for you</w:t>
+                <w:t xml:space="preserve">Towards a Set-based Signal Temporal Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927784v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Survey of what DynIbex can do for you</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robust Motion Planning Based on Sliding Horizon and Validated Simulation *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10519,51 +10637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10573,51 +10691,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Systems and Contracts with Zélus and DynIbex Zeldyn: a Compilation and Verification Toolchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10643,73 +10761,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ensta ParisTech. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validated Solution of Initial Value Problem for Ordinary Differential Equations based on Explicit and Implicit Runge-Kutta Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10722,139 +10840,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ENSTA ParisTech. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107685v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Flowpipe of Nonlinear Hybrid Systems with Numerical Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10864,114 +10982,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation abstraite : une analyse statique de modèles Simulink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Ecole Polytechnique X, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00366685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11039,51 +11157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DACDE034"/>
+    <w:nsid w:val="1EBC3B70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11270,51 +11388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-chapoutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7230-0710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198059833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601337v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2026017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00858-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brendel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285798" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883843v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2917902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Damouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIEI.2018.091016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399337v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0305-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2018.1459620" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.050" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0435-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164307v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Djaballah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.10.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Seladji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.12.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Taha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brauner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cartwright" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gaspes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ames" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2000367.2000376" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.503-531" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LT9SN38M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Dayal Mathur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163269" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_36" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoareau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Berrah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321899" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365428v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Simi&#227;o Pitta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111999v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_46" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186948" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2661" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886875" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165802v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341692" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03663984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqi Mao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Acikmese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197925v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683301" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Coent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41131-2_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Geretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Althoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/zkf6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Immler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cr&#233;pon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00085" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263805" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bisutti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delmas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598851v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078659.3078662" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581794v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297273v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450917v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54292-8_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304012v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Piccani de Souza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3022099.3022100" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNR.2016.7479377" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593626" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490406v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Duracz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfu Zeng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atkinson Kevin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47063-4_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371484v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371498v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19458-5_3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SynCoP.2015.91" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164474v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133695v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2742894" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972769v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01111240v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2014.7039472" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Strazzulla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Villers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.72" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380694" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816115v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819373v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2248418.2248437" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Rice University Westbrook" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Inoue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Salama" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1795194.1795196" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492483v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469007v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15769-1_12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESS.2009.80" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298874v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819433v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133722v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424044v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ravaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302504v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593225v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67089-8_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272514v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-27436-2_9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27436-2_9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Djoudi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38088-4_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D3C37LLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505237v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03084701v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493645v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635298v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01107685v6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831438v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00366685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-chapoutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7230-0710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198059833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601337v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2026017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00858-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brendel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285798" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883843v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2917902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2018.1459620" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399337v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0305-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Damouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIEI.2018.091016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0435-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164307v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Djaballah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.10.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Seladji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.12.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Taha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brauner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cartwright" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gaspes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ames" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2000367.2000376" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.503-531" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LT9SN38M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoareau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Berrah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_36" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Simi&#227;o Pitta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Dayal Mathur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_46" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163269" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2661" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886875" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165802v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341692" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03663984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqi Mao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Acikmese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197925v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Coent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41131-2_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Geretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Althoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/zkf6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Immler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cr&#233;pon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00085" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078659.3078662" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bisutti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delmas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574921v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.22" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490364v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.17" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263805" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54292-8_5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNR.2016.7479377" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304012v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Piccani de Souza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3022099.3022100" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593626" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164340v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19458-5_3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2742894" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272513v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SynCoP.2015.91" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972769v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01111240v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490406v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Duracz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfu Zeng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atkinson Kevin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47063-4_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Strazzulla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290286v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2014.7039472" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380694" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819378v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.72" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Villers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816115v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2248418.2248437" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492483v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Rice University Westbrook" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Inoue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Salama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1795194.1795196" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469007v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15769-1_12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESS.2009.80" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298874v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819433v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133722v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424044v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ravaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316503v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593225v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67089-8_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272514v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-27436-2_9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27436-2_9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Djoudi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38088-4_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D3C37LLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582112v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Picard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poir&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerbourc'H" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505237v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03084701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493645v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635298v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01107685v6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831438v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00366685v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>