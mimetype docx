--- v2 (2026-05-05)
+++ v3 (2026-05-31)
@@ -449,304 +449,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed master for interval-based cosimulation</w:t>
+                <w:t xml:space="preserve">Prospects on Solving an Optimal Control Problem with Bounded Uncertainties on Parameters using Interval Arithmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Le Coënt</w:t>
+                <w:t xml:space="preserve">Etienne Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10270-020-00858-7⟩</w:t>
+              <w:t xml:space="preserve">Acta Cybernetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14232/actacyb.285798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158710v1</w:t>
+                <w:t xml:space="preserve">hal-03142715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects on Solving an Optimal Control Problem with Bounded Uncertainties on Parameters using Interval Arithmetics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guaranteed master for interval-based cosimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Hérissé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Adrien Le Coënt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Cybernetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-25. </w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14232/actacyb.285798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10270-020-00858-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142715v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Switching Instants for the Control of Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -891,174 +891,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883843v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
+                <w:t xml:space="preserve">An Interval-based Sliding Horizon Motion Planning Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (16), pp.296-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10556788.2018.1459620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498372v1</w:t>
+                <w:t xml:space="preserve">hal-01992048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved algorithm for the control synthesis of nonlinear sampled switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1112,131 +1112,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interval-based Sliding Horizon Motion Planning Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (16), pp.296-301. </w:t>
+              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10556788.2018.1459620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992048v1</w:t>
+                <w:t xml:space="preserve">hal-01498372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical program optimisation by automatic improvement of the accuracy of computations</w:t>
               </w:r>
@@ -1430,51 +1430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of Robotic Behaviors in Presence of Bounded Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1642,51 +1642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations with Runge-Kutta Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1724,51 +1724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,420 +2243,420 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of acoustic constraints in trajectory generation</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale du bruit d’un drone en vol stationnaire en environnements réel et contrôlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Simião Pitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Beausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Toralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175047v1</w:t>
+                <w:t xml:space="preserve">hal-05365428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering Dense Metric Depth in Indoor Scenes from Monocular Depth Foundation Models and 2D LiDARs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Robotics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stuttgart, Germany. pp.236-241, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-89471-8_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du bruit d’un drone en vol stationnaire en environnements réel et contrôlé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+                <w:t xml:space="preserve">Integration of acoustic constraints in trajectory generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinícius Simião Pitta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Hoareau</w:t>
+                <w:t xml:space="preserve">Danil Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Beausse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joris Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Split, Croatia. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365428v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Off-Road LiDAR Semantic Segmentation with Spatial Context and Auxiliary Tasks</w:t>
               </w:r>
@@ -2668,51 +2668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Robotic Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stuttgart (Germany), Germany. pp.300-306, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2746,64 +2746,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCvx-Frank-Wolfe Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danil Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2844,737 +2844,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Domain Generalisable LiDAR Semantic Segmentation In Off-Road Environments with Auxiliary Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
+                <w:t xml:space="preserve">A Simple yet Effective Test-Time Adaptation for Zero-Shot Monocular Metric Depth Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 European Conference on Mobile Robots (ECMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Padova, Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2025 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hangzhou, France. pp.7858-7865, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECMR65884.2025.11163269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS60139.2025.11247168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321746v1</w:t>
+                <w:t xml:space="preserve">hal-05638529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-field sound field estimation using robotized measurements and the boundary elements method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marchand</w:t>
+                <w:t xml:space="preserve">Improving Domain Generalisable LiDAR Semantic Segmentation In Off-Road Environments with Auxiliary Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Doaré</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2024 : the 53rd International Congress and Exposition on Noise Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'acoustique (SFA), Aug 2024, Nantes, France. pp.816-827, </w:t>
+              <w:t xml:space="preserve">2025 European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Padova, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_2661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECMR65884.2025.11163269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601339v1</w:t>
+                <w:t xml:space="preserve">hal-05321746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCvxPyGen: Autocoding SCvx Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danil Berrah</w:t>
+                <w:t xml:space="preserve">Far-field sound field estimation using robotized measurements and the boundary elements method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886875⟩</w:t>
+              <w:t xml:space="preserve">Inter-Noise 2024 : the 53rd International Congress and Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'acoustique (SFA), Aug 2024, Nantes, France. pp.816-827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_2661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992546v1</w:t>
+                <w:t xml:space="preserve">hal-04601339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ROS-based kinematic calibration tool for serial robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pascal</w:t>
+                <w:t xml:space="preserve">SCvxPyGen: Autocoding SCvx Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Doaré</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Detroit, Michigan, United States. </w:t>
+              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.5086-5093, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10341692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165802v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive Convexification for Optimal Control with Signal Temporal Logic Specifications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+                <w:t xml:space="preserve">A ROS-based kinematic calibration tool for serial robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ACM International Conference on Hybrid Systems: Computation and Control (HSCC '22)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3501710.3519518⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Detroit, Michigan, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10341692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663984v1</w:t>
+                <w:t xml:space="preserve">hal-04165802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Successive Convexification for Optimal Control with Signal Temporal Logic Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqi Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behcet Acikmese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
+              <w:t xml:space="preserve">25th ACM International Conference on Hybrid Systems: Computation and Control (HSCC '22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3501710.3519518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587676v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-based Verification of Formation Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3582,376 +3565,406 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.7136-7141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal constrained zonotopes for validation of optimal control problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">ARCH-COMP21 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 : 60th Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.6708-6713, </w:t>
+              <w:t xml:space="preserve">8th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, France. pp.32-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29007/2jw8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197925v2</w:t>
+                <w:t xml:space="preserve">hal-03587676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimulation-based control synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal constrained zonotopes for validation of optimal control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Formal Co-Simulation of Cyber-Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67220-1_24⟩</w:t>
+              <w:t xml:space="preserve">CDC 2021 : 60th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.6708-6713, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035228v1</w:t>
+                <w:t xml:space="preserve">hal-03197925v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract domains for constraint programming with differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Ziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3960,4241 +3973,4241 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSAD 2020: Proceedings of the 9th ACM SIGPLAN International Workshop on Numerical and Symbolic Abstract Domains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual USA, France. pp.2-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3427762.3429453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed Simulation of Dynamical Systems with Integral Constraints and Application on Delayed Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Model-Based Design of Cyber Physical Systems, CyPhy 2019 and 15th International Workshop on Embedded and Cyber-Physical Systems Education, WESE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, New York, United States. pp.89-107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-41131-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCH-COMP20 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cosimulation-based control synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCH20. 7th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH20)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29007/zkf6⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Formal Co-Simulation of Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67220-1_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068407v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCH-COMP19 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">ARCH-COMP20 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Geretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Althoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCH19. 6th International Workshop on Applied Verification of Continuous and Hybrid Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARCH20. 7th International Workshop on Applied Verification of Continuous and Hybrid Systems (ARCH20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.49-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/zkf6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167586v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects on the application of necessary optimality conditions on the resolution of the Goddard problem with unknown bounded parameters using interval arithmetics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+                <w:t xml:space="preserve">ARCH-COMP19 Category Report: Continuous and Hybrid Systems with Nonlinear Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Immler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Althoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Workshop on Interval methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ARCH19. 6th International Workshop on Applied Verification of Continuous and Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Montréal, Canada. pp.41-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372308v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal switching instants for the Control of Hybrid Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospects on the application of necessary optimality conditions on the resolution of the Goddard problem with unknown bounded parameters using interval arithmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Summer Workshop on Interval Methods (SWIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rostock, Germany</w:t>
+              <w:t xml:space="preserve">Summer Workshop on Interval methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992071v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable motion planner evaluated on a mobile robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adina M Panchea</w:t>
+                <w:t xml:space="preserve">Optimal switching instants for the Control of Hybrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Frontiers in Computational Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Summer Workshop on Interval Methods (SWIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rostock, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737032v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Motion Planning Based on Sliding Horizon and Validated Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Reliable motion planner evaluated on a mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Crépon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina M Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on New Frontiers in Computational Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Laguna Hills, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRC.2018.00085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583836v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Accuracy Improvement by Interprocedural Program Transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">Interval-based QuickXplain Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bisutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Software and Compilers for Embedded Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3078659.3078662⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598851v1</w:t>
+                <w:t xml:space="preserve">hal-01583834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval-based QuickXplain Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Numerical Accuracy Improvement by Interprocedural Program Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Software and Compilers for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sankt Goar, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3078659.3078662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583834v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BoxRRT* -A Reliable Motion Planner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adina M Panchea</w:t>
+                <w:t xml:space="preserve">Robust Motion Planning Based on Sliding Horizon and Validated Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574921v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round-off Error Analysis of Explicit One-Step Numerical Integration Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Faissole</w:t>
+                <w:t xml:space="preserve">BoxRRT* -A Reliable Motion Planner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina M Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2017.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01581794v1</w:t>
+                <w:t xml:space="preserve">hal-01574921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Robotic Behaviors in Presence of Bounded Uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Round-off Error Analysis of Explicit One-Step Numerical Integration Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faissole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE International Conference on Robotic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan. </w:t>
+              <w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRC.2017.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2017.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490364v1</w:t>
+                <w:t xml:space="preserve">hal-01581794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Reliable Robust Motion Planners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adina M Panchea</w:t>
+                <w:t xml:space="preserve">Formal Verification of Robotic Behaviors in Presence of Bounded Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. </w:t>
+              <w:t xml:space="preserve">First IEEE International Conference on Robotic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8263805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRC.2017.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493576v1</w:t>
+                <w:t xml:space="preserve">hal-01490364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Sequences of Jumps in Hybrid Systems to Detect Zeno Phenomenon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended Reliable Robust Motion Planners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina M Panchea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Numerical Software Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.52-62, </w:t>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54292-8_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8263805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383584v1</w:t>
+                <w:t xml:space="preserve">hal-01493576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Nonlinear Switched Systems Based on Validated Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Contraction, propagation and bisection on a validated simulation of ODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Symbolic and Numerical Methods for Reachability Analysis (SNR’16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304292v1</w:t>
+                <w:t xml:space="preserve">hal-01325068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriate Design Guided by Simulation: An Hovercraft Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douglas Piccani de Souza</w:t>
+                <w:t xml:space="preserve">Data-Types Optimization for Floating-Point Formats by Program Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Model-Driven Robot Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3022099.3022100⟩</w:t>
+              <w:t xml:space="preserve">Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304012v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Hybrid Systems: Computation and Control (HSCC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynIBEX: une boîte à outils pour la vérification des systèmes cyber-physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Types Optimization for Floating-Point Formats by Program Transformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying Sequences of Jumps in Hybrid Systems to Detect Zeno Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593626⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Numerical Software Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.52-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54292-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290292v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction, propagation and bisection on a validated simulation of ODE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Control of Nonlinear Switched Systems Based on Validated Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Symbolic and Numerical Methods for Reachability Analysis (SNR’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SNR.2016.7479377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325068v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runge-Kutta Theory and Constraint Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Appropriate Design Guided by Simulation: An Hovercraft Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Piccani de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Scientific Computing, Computer Arithmetics and Verified Numerics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Model-Driven Robot Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3022099.3022100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376456v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner and Outer Computation of the Viability Kernel based on Interval Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+                <w:t xml:space="preserve">Runge-Kutta Theory and Constraint Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium on Scientific Computing, Computer Arithmetics and Verified Numerics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371498v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-procedural Optimization of the Numerical Accuracy of Programs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">Tuning PI controller in non-linear uncertain closed-loop systems with interval analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMICS 2015 - 20th International Workshop on Formal Methods for Industrial Critical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19458-5_3⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Synthesis of Complex Parameters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/OASIcs.SynCoP.2015.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164340v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Accuracy of a Rocket Trajectory Simulation by Program Transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CF: Computing Frontiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133695v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Simulation of Differential Algebraic Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Optimizing the Accuracy of a Rocket Trajectory Simulation by Program Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CF: Computing Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ischia, Italy. pp.40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2742854.2742894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164474v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning PI controller in non-linear uncertain closed-loop systems with interval analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Inner and Outer Computation of the Viability Kernel based on Interval Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Synthesis of Complex Parameters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272513v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the accuracy of a rocket trajectory simulation by program transformation</w:t>
+                <w:t xml:space="preserve">Intra-procedural Optimization of the Numerical Accuracy of Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Damouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th ACM International Conference on Computing Frontiers (CF'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FMICS 2015 - 20th International Workshop on Formal Methods for Industrial Critical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.31-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19458-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972769v1</w:t>
+                <w:t xml:space="preserve">hal-01164340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing the accuracy of a rocket trajectory simulation by program transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Damouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th ACM International Conference on Computing Frontiers (CF'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ischia, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111240v2</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability kernel computation based on interval methods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validated Explicit and Implicit Runge-Kutta Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371484v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acumen: An Open-Source Testbed for Cyber-Physical Systems Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Duracz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingfu Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atkinson Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Internet of Things Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rome, Italy. pp.118-130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47063-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-based Simulation for Design and Verification of Simulink Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Strazzulla</w:t>
+                <w:t xml:space="preserve">Viability kernel computation based on interval methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272045v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-based Simulation for Design and Verification of Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Strazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290286v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Parametric Barrier Functions for Dynamical Systems using Interval Analysis</w:t>
+                <w:t xml:space="preserve">Set-based Simulation for Design and Verification of Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Strazzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE Annual Conference on Decision and Control (CDC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2014.7039472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01073673v1</w:t>
+                <w:t xml:space="preserve">hal-01290286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HySon: Set-based simulation of hybrid systems</w:t>
+                <w:t xml:space="preserve">Computation of Parametric Barrier Functions for Dynamical Systems using Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mimram</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Djaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Symposium on Rapid System Prototyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tempere, Finland. pp.79-85, </w:t>
+              <w:t xml:space="preserve">53rd IEEE Annual Conference on Decision and Control (CDC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RSP.2012.6380694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2014.7039472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819377v1</w:t>
+                <w:t xml:space="preserve">hal-01073673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Core Language for Executable Models of Cyber-Physical Systems (Preliminary Report)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Statistical Inference Model for the Dynamic Range of LTI Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Villers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Distributed Computing Systems Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetics and Verified Numerics, SCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Novosibirsk, Russia. pp.25-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819378v1</w:t>
+                <w:t xml:space="preserve">hal-00851282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Inference Model for the Dynamic Range of LTI Systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Core Language for Executable Models of Cyber-Physical Systems (Preliminary Report)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingfu Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Gaspes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetics and Verified Numerics, SCAN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference on Distributed Computing Systems Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Macau, China. pp.129-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCSW.2012.72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851282v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range estimation of floating-point variables in Simulink models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HySon: Set-based simulation of hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Villers</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd IEEE International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tempere, Finland. pp.79-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2012.6380694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816115v1</w:t>
+                <w:t xml:space="preserve">hal-00819377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval-based Robustness of Linear Parametrized Filters</w:t>
+                <w:t xml:space="preserve">Range estimation of floating-point variables in Simulink models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Villers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN'12 - 15th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Verified Numerical Computations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Novosibirsk, Russia. pp.cf. CDROM</w:t>
+              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706772v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An operational semantics for Simulink's simulation engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ACM SIGPLAN/SIGBED International Conference on Languages, Compilers, Tools and Theory for Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Pekin, China. pp.129-138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2248418.2248437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract Fixpoint Computations with Numerical Acceleration Methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interval-based Robustness of Linear Parametrized Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Numerical and Symbolic Abstract Domains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SCAN'12 - 15th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Verified Numerical Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Novosibirsk, Russia. pp.cf. CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492483v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical equations as executable models of mechanical systems</w:t>
               </w:r>
@@ -8308,471 +8321,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Slopes as Numerical Abstract Domain for Floating-Point Variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abstract Fixpoint Computations with Numerical Acceleration Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Seladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAS 2010 - 17th Static Analysis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Perpignan, France. pp.184-200, </w:t>
+              <w:t xml:space="preserve">International Workshop on Numerical and Symbolic Abstract Domains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Perpignan, France. pp.29-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15769-1_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2010.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469007v4</w:t>
+                <w:t xml:space="preserve">hal-00492483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract Simulation: a Static Analysis of Simulink Models</w:t>
+                <w:t xml:space="preserve">Interval Slopes as Numerical Abstract Domain for Floating-Point Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Software and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Zhejiang, China. pp.83-92, </w:t>
+              <w:t xml:space="preserve">SAS 2010 - 17th Static Analysis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Perpignan, France. pp.184-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICESS.2009.80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15769-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332447v1</w:t>
+                <w:t xml:space="preserve">hal-00469007v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range Estimation of Floating-Point Variables in Simulink Models</w:t>
+                <w:t xml:space="preserve">Abstract Simulation: a Static Analysis of Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Villers</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Numerical Software Verification (NSV II)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Embedded Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Zhejiang, China. pp.83-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICESS.2009.80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298874v1</w:t>
+                <w:t xml:space="preserve">hal-00332447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Analysis of Simulink Programs</w:t>
+                <w:t xml:space="preserve">Range Estimation of Floating-Point Variables in Simulink Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Villers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model-driven High-level Programming of Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Numerical Software Verification (NSV II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819432v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentiation automatique et formes de Taylor en analyse statique de programmes numériques</w:t>
+                <w:t xml:space="preserve">Static Analysis of Simulink Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Namur, Belgique. pp.261-280</w:t>
+              <w:t xml:space="preserve">Model-driven High-level Programming of Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819434v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différentiation automatique et formes de Taylor en analyse statique de programmes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur les Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Namur, Belgique. pp.261-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Frequency Analysis of Synchronous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8788,51 +8905,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Languages, Compilers, and Tools for Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8842,548 +8959,548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Verifiable Linear Programming-based SCVx Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danil Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Agency GNC V&amp;V Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse &amp; Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proof-Assisted Conversion of Signal Temporal Logic Formulas into Negative Normal Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danil Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Certified Control Synthesis for Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially Coherent Costmap: A Weakly Supervised Pipeline for Outdoor Traversability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems - Late Breacking results</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, Saudi Arabia. Late Breacking results</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable navigation planning implementation on a two-wheeled mobile robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina M Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second IEEE International Conference on Robotic Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Laguna Hills, California, United States. , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRC.2018.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynIBEX: a Differential Constraint Library for Studying Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , HSCC 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Accuracy Improvement of Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Damouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9412,146 +9529,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGO '16: 14th Annual IEEE/ACM International Symposium on Code Generation and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validated Computation of the Local Truncation Error of Runge-Kutta Methods with Automatic Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nternational Conference on Algorithmic Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9561,173 +9678,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical Differential Constraints Based on Interval Boolean Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kearfott R., Batyrshin I., Reformat M., Ceberio M., Kreinovich V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA/NAFIPS 2019 2019: Fuzzy Techniques: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1000, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer, Cham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.788-792, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21920-8_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-Based Framework for Reasoning with Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9736,239 +9853,239 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Çetin Kaya Koç. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber-Physical Systems Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-41, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98935-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed control synthesis using Euler's method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Reachability Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lecture Notes in Computer Science (10506), pp.118-131, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67089-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Accuracy Optimization on the Convergence of Numerical Iterative Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Damouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9987,199 +10104,199 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic-Based Program Synthesis and Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9527, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-160, 2015, Lecture Notes in Computer Science, 978-3-319-27435-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27436-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enclosing Temporal Evolution of Dynamical Systems Using Numerical Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th NASA Formal Methods Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7871, Springer Verlag, pp.108, 2013, LNCS, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38088-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10189,359 +10306,359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Open-Source LiDAR and Monocular Off-Road Autonomous Navigation Stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Poiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kerbourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Toralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed cosimulation of Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Set-based Signal Temporal Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of what DynIbex can do for you</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10549,139 +10666,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Motion Planning Based on Sliding Horizon and Validated Simulation *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10691,288 +10808,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Systems and Contracts with Zélus and DynIbex Zeldyn: a Compilation and Verification Toolchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ensta ParisTech. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validated Solution of Initial Value Problem for Ordinary Differential Equations based on Explicit and Implicit Runge-Kutta Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ENSTA ParisTech. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107685v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Flowpipe of Nonlinear Hybrid Systems with Numerical Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mimram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10982,114 +11099,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation abstraite : une analyse statique de modèles Simulink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Ecole Polytechnique X, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00366685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11157,51 +11274,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EBC3B70"/>
+    <w:nsid w:val="02D6EF4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11388,51 +11505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-chapoutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7230-0710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198059833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601337v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2026017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00858-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brendel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285798" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883843v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2917902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2018.1459620" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399337v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0305-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Damouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIEI.2018.091016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0435-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164307v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Djaballah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.10.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Seladji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.12.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Taha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brauner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cartwright" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gaspes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ames" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2000367.2000376" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.503-531" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LT9SN38M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoareau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Berrah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_36" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Simi&#227;o Pitta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Dayal Mathur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_46" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163269" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2661" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886875" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165802v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341692" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03663984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqi Mao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Acikmese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197925v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Coent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41131-2_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Geretti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Althoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/zkf6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Immler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cr&#233;pon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00085" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078659.3078662" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bisutti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delmas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574921v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.22" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490364v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.17" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263805" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54292-8_5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNR.2016.7479377" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304012v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Piccani de Souza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3022099.3022100" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593626" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164340v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19458-5_3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2742894" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272513v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SynCoP.2015.91" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972769v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01111240v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490406v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Duracz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfu Zeng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atkinson Kevin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47063-4_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Strazzulla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290286v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2014.7039472" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380694" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819378v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.72" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Villers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816115v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2248418.2248437" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492483v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Rice University Westbrook" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Inoue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Salama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1795194.1795196" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469007v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15769-1_12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESS.2009.80" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298874v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819434v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819433v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133722v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424044v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ravaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316503v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593225v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67089-8_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272514v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-27436-2_9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27436-2_9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Djoudi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38088-4_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D3C37LLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582112v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Picard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poir&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerbourc'H" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505237v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03084701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493645v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635298v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01107685v6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831438v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00366685v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-chapoutot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7230-0710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198059833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601337v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2026017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre dit Sandretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.300771" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brendel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.285798" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00858-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883843v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2917902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399337v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0305-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2018.1459620" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Damouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIEI.2018.091016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0435-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164307v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Djaballah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouissou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.10.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Seladji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.12.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Taha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brauner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cartwright" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Gaspes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ames" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2000367.2000376" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.503-531" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LT9SN38M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Simi&#227;o Pitta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoareau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_36" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Berrah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Tillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321899" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Dayal Mathur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_46" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186948" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05638529v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247168" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163269" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601339v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2661" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992546v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886875" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165802v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341692" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03663984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqi Mao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Acikmese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519518" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Ziat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683622" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587676v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/2jw8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197925v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427762.3429453" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rousse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41131-2_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Coent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03068407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Geretti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Althoff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Benet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/zkf6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Immler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cr&#233;pon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00085" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583834v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bisutti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078659.3078662" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581794v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493576v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263805" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325068v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290292v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593626" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297273v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450917v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54292-8_5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNR.2016.7479377" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304012v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Piccani de Souza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3022099.3022100" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.SynCoP.2015.91" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164474v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133695v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2742854.2742894" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19458-5_3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972769v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01111240v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Duracz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfu Zeng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atkinson Kevin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47063-4_11" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Strazzulla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2014.7039472" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Villers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819378v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.72" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380694" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819373v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2248418.2248437" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706772v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Rice University Westbrook" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Inoue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Salama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1795194.1795196" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492483v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469007v4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15769-1_12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESS.2009.80" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819434v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819433v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175042v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133722v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pessaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424044v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ravaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737026v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00035" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526837v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316503v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146655v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21920-8_70" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954764v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593225v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67089-8_9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-27436-2_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27436-2_9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Djoudi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38088-4_8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D3C37LLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582112v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Picard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poir&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerbourc'H" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505237v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03084701v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927784v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493645v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635298v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01107685v6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831438v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00366685v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>