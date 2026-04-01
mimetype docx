--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -464,265 +464,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When do fractures initiate during the geological history of a sedimentary basin? Test case of a loading-fracturing path methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of the opening mode fracturing emanating from deformation localization in layered rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chemenda</w:t>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Minisini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fan Jinyang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104683⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147, pp.104774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2022.104774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852237v1</w:t>
+                <w:t xml:space="preserve">hal-03711737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the opening mode fracturing emanating from deformation localization in layered rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When do fractures initiate during the geological history of a sedimentary basin? Test case of a loading-fracturing path methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Minisini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Hassani</w:t>
+                <w:t xml:space="preserve">Pascal Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Jinyang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 147, pp.104774. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.104683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2022.104774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711737v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Strong Nonlinear Dependence of Fracture (Joint) Spacing on Bed Thickness in Layered Rocks: Mechanical Analysis and Modeling</w:t>
               </w:r>
@@ -1245,51 +1245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 350 (8), pp.452-463. </w:t>
@@ -1776,51 +1776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3263,51 +3263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslava Kravchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300425v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ballas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb031506" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104741" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Minisini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bergman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jinyang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104774" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325081v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazalgette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020656" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-04750-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binwei Xia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Su" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.690" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Philit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/01211917256" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Fan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyi Jiang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.09.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Chemenda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.08.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouissou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darnault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chemenda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5Q7RWH1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-H. Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wibberley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hung Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.01.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983BRZN3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.01.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.02.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7Q7PVBJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Be Mezeme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H. Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslava Kravchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300425v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ballas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb031506" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104741" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jinyang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104774" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Minisini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bergman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104683" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325081v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazalgette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020656" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-04750-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binwei Xia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Su" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.690" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Philit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/01211917256" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Fan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyi Jiang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.09.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Chemenda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.08.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouissou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darnault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chemenda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5Q7RWH1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-H. Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wibberley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hung Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.01.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983BRZN3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.01.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.02.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7Q7PVBJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Be Mezeme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H. Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>