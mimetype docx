--- v1 (2026-04-01)
+++ v2 (2026-04-21)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial arrangements and clustering of opening-mode fractures in experimental models of layered rocks</w:t>
+                <w:t xml:space="preserve">Spontaneous Initiation and Evolution of Polygonal Fault Systems During the Early Burial of Sediments in 3D Numerical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myroslava Kravchuk</w:t>
+                <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chemenda</w:t>
+                <w:t xml:space="preserve">G Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ambre</w:t>
+                <w:t xml:space="preserve">A Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.105392. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (7), pp.e2025JB031506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025jb031506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977687v1</w:t>
+                <w:t xml:space="preserve">hal-05300425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Initiation and Evolution of Polygonal Fault Systems During the Early Burial of Sediments in 3D Numerical Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spatial arrangements and clustering of opening-mode fractures in experimental models of layered rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myroslava Kravchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gay</w:t>
+                <w:t xml:space="preserve">Julien Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (7), pp.e2025JB031506. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025jb031506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300425v1</w:t>
+                <w:t xml:space="preserve">hal-04977687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity‐Driven Jointing in Layered Rocks: Mechanical Analysis and Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -392,51 +392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bed thickness-dependent fracturing and inter-bed coupling define the nonlinear fracture spacing-bed thickness relationship in layered rocks: Numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 165, pp.104741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -470,51 +470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the opening mode fracturing emanating from deformation localization in layered rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -587,51 +587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When do fractures initiate during the geological history of a sedimentary basin? Test case of a loading-fracturing path methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Minisini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -708,51 +708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Strong Nonlinear Dependence of Fracture (Joint) Spacing on Bed Thickness in Layered Rocks: Mechanical Analysis and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -851,51 +851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of True 3D Rock Tests with Classical and New Three-Invariant Constitutive Models Focusing on the End Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45, pp.9367-9378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -955,51 +955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binwei Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1102,51 +1102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymi Castilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1193,64 +1193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of heterogeneities in jointing (fracturing) of geological media: Numerical analysis of fracture mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1366,51 +1366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1546,566 +1546,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of gravity-driven rock slope failure and associated fracturing: Geological analysis and numerical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidences of transition from mode I cracking to dilatancy banding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre I. Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouissou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yan Rolland</w:t>
+                <w:t xml:space="preserve">Si-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 339 (4), pp.219-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2011.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682036v1</w:t>
+                <w:t xml:space="preserve">hal-00585886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of compaction bands: Anti-cracking or constitutive instability?</w:t>
+                <w:t xml:space="preserve">Evolution of gravity-driven rock slope failure and associated fracturing: Geological analysis and numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I. Chemenda</w:t>
+                <w:t xml:space="preserve">S. Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Darnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 499 (1-4), pp.156-164. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 526-529, pp.157-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585744v1</w:t>
+                <w:t xml:space="preserve">hal-00682036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode I cracking versus dilatancy banding: Experimental constraints on the mechanisms of extension fracturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Origin of compaction bands: Anti-cracking or constitutive instability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chemenda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 499 (1-4), pp.156-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JB008104⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585846v1</w:t>
+                <w:t xml:space="preserve">hal-00585744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of compactive shear deformation bands: Numerical models and geological data,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chemenda</w:t>
+                <w:t xml:space="preserve">Mode I cracking versus dilatancy banding: Experimental constraints on the mechanisms of extension fracturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wibberley</w:t>
+                <w:t xml:space="preserve">Si-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Saillet</w:t>
+                <w:t xml:space="preserve">J. Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B04401, 13 PP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB008104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682042v1</w:t>
+                <w:t xml:space="preserve">hal-00585846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidences of transition from mode I cracking to dilatancy banding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Ambre</w:t>
+                <w:t xml:space="preserve">Evolution of compactive shear deformation bands: Numerical models and geological data,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wibberley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 526-529, pp.56-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00585886v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of tabular compaction-band arrays: Theoretical and numerical analysis</w:t>
               </w:r>
@@ -2169,77 +2169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the gravity-induced destabilization of a slope: The example of the La Clapière landslide, southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2350,51 +2350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (TC2005), 19 p. </w:t>
@@ -2432,51 +2432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of shear-band/fracture networks from a constitutive instability: Theory and numerical experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112, pp.B11404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2542,51 +2542,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of rock properties on the Lode angle: Experimental data, constitutive model, and bifurcation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2633,51 +2633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of compaction bands: Theory and numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoMod2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2702,90 +2702,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of extension fractures as constitutive instabilities: physical experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoMod2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2842,77 +2842,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of compactive shear localization bands: geological data and numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2982,51 +2982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressional subduction regime and initial arc-continent collision : Numerical modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3263,51 +3263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslava Kravchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300425v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ballas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb031506" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104741" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jinyang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104774" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Minisini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bergman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104683" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325081v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazalgette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020656" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-04750-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binwei Xia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Su" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.690" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Philit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/01211917256" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Fan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyi Jiang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.09.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Chemenda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.08.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouissou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darnault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chemenda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5Q7RWH1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-H. Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008104" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wibberley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hung Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.01.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983BRZN3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.01.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.02.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7Q7PVBJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Be Mezeme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H. Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ballas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb031506" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslava Kravchuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105392" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104741" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jinyang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104774" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Minisini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bergman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104683" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325081v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazalgette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020656" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-04750-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binwei Xia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Su" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.690" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Philit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/01211917256" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Fan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyi Jiang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.09.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Chemenda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.08.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hung Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.01.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983BRZN3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouissou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darnault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chemenda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5Q7RWH1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-H. Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wibberley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.01.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.02.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7Q7PVBJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Be Mezeme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H. Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>