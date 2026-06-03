--- v2 (2026-04-21)
+++ v3 (2026-06-03)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Initiation and Evolution of Polygonal Fault Systems During the Early Burial of Sediments in 3D Numerical Models</w:t>
+                <w:t xml:space="preserve">Spatial arrangements and clustering of opening-mode fractures in experimental models of layered rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myroslava Kravchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gay</w:t>
+                <w:t xml:space="preserve">Julien Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (7), pp.e2025JB031506. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025jb031506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300425v1</w:t>
+                <w:t xml:space="preserve">hal-04977687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial arrangements and clustering of opening-mode fractures in experimental models of layered rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous Initiation and Evolution of Polygonal Fault Systems During the Early Burial of Sediments in 3D Numerical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myroslava Kravchuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chemenda</w:t>
+                <w:t xml:space="preserve">G Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ambre</w:t>
+                <w:t xml:space="preserve">A Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.105392. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (7), pp.e2025JB031506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025jb031506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977687v1</w:t>
+                <w:t xml:space="preserve">hal-05300425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity‐Driven Jointing in Layered Rocks: Mechanical Analysis and Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -392,51 +392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bed thickness-dependent fracturing and inter-bed coupling define the nonlinear fracture spacing-bed thickness relationship in layered rocks: Numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 165, pp.104741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -464,295 +464,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the opening mode fracturing emanating from deformation localization in layered rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">When do fractures initiate during the geological history of a sedimentary basin? Test case of a loading-fracturing path methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Jinyang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Minisini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2022.104774⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.104683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711737v1</w:t>
+                <w:t xml:space="preserve">hal-03852237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When do fractures initiate during the geological history of a sedimentary basin? Test case of a loading-fracturing path methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of the opening mode fracturing emanating from deformation localization in layered rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Richard</w:t>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Bergman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fan Jinyang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164, pp.104683. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147, pp.104774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2022.104774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852237v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Strong Nonlinear Dependence of Fracture (Joint) Spacing on Bed Thickness in Layered Rocks: Mechanical Analysis and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -832,252 +832,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of True 3D Rock Tests with Classical and New Three-Invariant Constitutive Models Focusing on the End Effects</w:t>
+                <w:t xml:space="preserve">Numerical modeling of fracture process using a new fracture constitutive model with applications to 2D and 3D engineering cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binwei Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaopeng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-020-04750-w⟩</w:t>
+              <w:t xml:space="preserve">Energy Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), pp.2628-2647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ese3.690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003425v1</w:t>
+                <w:t xml:space="preserve">hal-03003378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of fracture process using a new fracture constitutive model with applications to 2D and 3D engineering cases</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of True 3D Rock Tests with Classical and New Three-Invariant Constitutive Models Focusing on the End Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Science &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (7), pp.2628-2647. </w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.9367-9378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ese3.690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13369-020-04750-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003378v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault surface development and fault rock juxtaposition along deformation band clusters in porous sandstones series</w:t>
               </w:r>
@@ -1102,51 +1102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymi Castilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1193,103 +1193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of heterogeneities in jointing (fracturing) of geological media: Numerical analysis of fracture mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 350 (8), pp.452-463. </w:t>
@@ -1366,51 +1366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1422,1103 +1422,1127 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 94, pp.140-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of rock properties on the Lode angle: Experimental data, constitutive model, and bifurcation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 96, pp.477 - 496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidences of transition from mode I cracking to dilatancy banding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Ambre</w:t>
+                <w:t xml:space="preserve">Evolution of gravity-driven rock slope failure and associated fracturing: Geological analysis and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Darnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 526-529, pp.157-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2011.01.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00585886v1</w:t>
+                <w:t xml:space="preserve">hal-00682036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of gravity-driven rock slope failure and associated fracturing: Geological analysis and numerical modelling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of compaction bands: Anti-cracking or constitutive instability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Rolland</w:t>
+                <w:t xml:space="preserve">A.I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 526-529, pp.157-166</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 499 (1-4), pp.156-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682036v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of compaction bands: Anti-cracking or constitutive instability?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Mode I cracking versus dilatancy banding: Experimental constraints on the mechanisms of extension fracturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B04401, 13 PP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB008104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.01.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00585744v1</w:t>
+                <w:t xml:space="preserve">hal-00585846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode I cracking versus dilatancy banding: Experimental constraints on the mechanisms of extension fracturing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Ambre</w:t>
+                <w:t xml:space="preserve">Evolution of compactive shear deformation bands: Numerical models and geological data,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chemenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wibberley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 526-529, pp.56-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585846v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of compactive shear deformation bands: Numerical models and geological data,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Wibberley</w:t>
+                <w:t xml:space="preserve">Experimental evidences of transition from mode I cracking to dilatancy banding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Saillet</w:t>
+                <w:t xml:space="preserve">Si-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 339 (4), pp.219-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2011.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682042v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of tabular compaction-band arrays: Theoretical and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (5), pp.851-868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2009.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the gravity-induced destabilization of a slope: The example of the La Clapière landslide, southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109 (3-4), pp.86-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devonian geodynamic evolution of the Variscan Belt, insights from the French Massif Central and Massif Armoricain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Be Mezeme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (TC2005), 19 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007TC002115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00357006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of shear-band/fracture networks from a constitutive instability: Theory and numerical experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112, pp.B11404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007JB005026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2528,297 +2552,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of rock properties on the Lode angle: Experimental data, constitutive model, and bifurcation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting, San Francisco (USA), 12-16 December, 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.477-496, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of compaction bands: Theory and numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoMod2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of extension fractures as constitutive instabilities: physical experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoMod2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2828,124 +2864,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of compactive shear localization bands: geological data and numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2955,168 +2991,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressional subduction regime and initial arc-continent collision : Numerical modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Timothy B. Byrne; Char-Shine Liu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and geophysics of an arc-continent collision, Taiwan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 358, Geological Society of America, pp.177-186, 2002, 9780813723587 (print)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3263,51 +3299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ballas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb031506" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977687v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslava Kravchuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105392" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104741" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jinyang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104774" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Minisini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bergman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104683" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325081v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazalgette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020656" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-04750-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binwei Xia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Su" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.690" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Philit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/01211917256" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Fan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyi Jiang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.09.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Chemenda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.08.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hung Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.01.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983BRZN3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouissou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darnault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chemenda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5Q7RWH1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-H. Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wibberley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.01.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.02.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7Q7PVBJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Be Mezeme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H. Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myroslava Kravchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300425v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ballas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jb031506" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104741" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Minisini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bergman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jinyang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104774" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325081v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazalgette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020656" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binwei Xia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Su" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.690" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-04750-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Philit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ballas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/01211917256" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Fan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyi Jiang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.09.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNK7FR1F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401420v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Chemenda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.08.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M1WDB73-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682036v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouissou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darnault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chemenda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5Q7RWH1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-H. Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ambre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008104" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wibberley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hung Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.01.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983BRZN3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.01.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.02.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7Q7PVBJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Be Mezeme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H. Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>