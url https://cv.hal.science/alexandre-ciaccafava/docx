--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -332,295 +332,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The large subunit of the regulatory [NiFe]-hydrogenase from Ralstonia eutropha – a minimal hydrogenase?</w:t>
+                <w:t xml:space="preserve">Microfluidic diffusional sizing probes lipid nanodiscs formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Caserta</w:t>
+                <w:t xml:space="preserve">Mehdi Azouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lorent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
+                <w:t xml:space="preserve">Mathilde Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Keck</w:t>
+                <w:t xml:space="preserve">Sebastian Fiedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Breglia</w:t>
+                <w:t xml:space="preserve">Jonathan Faherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Decossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0sc01369b⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1862 (6), pp.183215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2020.183215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079347v1</w:t>
+                <w:t xml:space="preserve">hal-03082923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic diffusional sizing probes lipid nanodiscs formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The large subunit of the regulatory [NiFe]-hydrogenase from Ralstonia eutropha – a minimal hydrogenase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gonin</w:t>
+                <w:t xml:space="preserve">Giorgio Caserta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Fiedler</w:t>
+                <w:t xml:space="preserve">Christian Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Faherty</w:t>
+                <w:t xml:space="preserve">Matthias Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Decossas</w:t>
+                <w:t xml:space="preserve">Raffaella Breglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1862 (6), pp.183215. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (21), pp.5453-5465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2020.183215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0sc01369b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082923v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative interaction site for membrane phospholipids controls activation of TRPA1 channel at physiological membrane potentials</w:t>
               </w:r>
@@ -913,51 +913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Frielingsdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1404,472 +1404,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a H2/O2 biofuel cell based on thermostable enzymes</w:t>
+                <w:t xml:space="preserve">Synthesis and enzymatic photo-activity of an O2 tolerant hydrogenase-CdSe@CdS quantum rod bioconjugate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Poulpiquet</w:t>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ciaccafava</w:t>
+                <w:t xml:space="preserve">A Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gadiou</w:t>
+                <w:t xml:space="preserve">P Infossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gounel</w:t>
+                <w:t xml:space="preserve">R Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Giudici-Orticoni</w:t>
+                <w:t xml:space="preserve">P Even-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42, pp. 72-74. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (39), pp.4989-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2014.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cc49368g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961067v1</w:t>
+                <w:t xml:space="preserve">hal-01114425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution of supramolecular organization involved in energy metabolism at electrochemical interfaces for biosensing and bioenergy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Poulpiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Analytical and Bioanalytical Chemistry, 406 (4), pp.1011 - 1027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-013-7465-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and enzymatic photo-activity of an O2 tolerant hydrogenase-CdSe@CdS quantum rod bioconjugate.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Ciaccafava</w:t>
+                <w:t xml:space="preserve">Design of a H2/O2 biofuel cell based on thermostable enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Infossi</w:t>
+                <w:t xml:space="preserve">R. Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Puppo</w:t>
+                <w:t xml:space="preserve">S. Gounel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Even-Hernandez</w:t>
+                <w:t xml:space="preserve">M.T. Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (39), pp.4989-92. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp. 72-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cc49368g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2014.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114425v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in enzyme immobilization at nanostructured interfaces for efficient electrocatalysis in biofuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Poulpiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lojou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2050,90 +2050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to advance the frontiers of current biofuel cells: design of a H2/O2 biofuel cell based on thermostable enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Poulpiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gounel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2169,496 +2169,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced reactivation of O2-tolerant membrane-bound [Ni-Fe] hydrogenase from the hyperthermophilic bacterium Aquifex aeolicus under turnover conditions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon nanoparticulate films as effective scaffolds for mediatorless bioelectrocatalytic hydrogen oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Szot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Marchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
+                <w:t xml:space="preserve">Helena Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jönsson-Niedziolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp52596a⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.434-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860457v1</w:t>
+                <w:t xml:space="preserve">hal-03079276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanoparticulate films as effective scaffolds for mediatorless bioelectrocatalytic hydrogen oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Exploring Properties of a Hyperthermophilic Membrane-Bound Hydrogenase at Carbon Nanotube Modified Electrodes for a Powerful H 2 /O 2 Biofuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne De poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Szot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin Jönsson-Niedziolka</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Infossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.001⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.685-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201200405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079276v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Properties of a Hyperthermophilic Membrane-Bound Hydrogenase at Carbon Nanotube Modified Electrodes for a Powerful H 2 /O 2 Biofuel Cell</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light-induced reactivation of O2-tolerant membrane-bound [Ni-Fe] hydrogenase from the hyperthermophilic bacterium Aquifex aeolicus under turnover conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Infossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201200405⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (39), pp.16463-16467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp52596a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03079262v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemistry, AFM and PM-IRRAS spectroscopy of immobilized hydrogenase: role of a trans-membrane helix on enzyme orientation for efficient H2 oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Infossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2726,90 +2726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative powerful and mediatorless H2/O2 biofuel cell based on an outstanding bioanode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Poulpiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Técher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2872,103 +2872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A friendly detergent for H2 oxidation by Aquifex aeolicus membrane-bound hydrogenase immobilized on graphite and Self-Assembled-Monolayer-modified gold electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Poulpiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Infossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 82, pp.115-125. </w:t>
@@ -3057,51 +3057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hameury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Infossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3286,51 +3286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization Role of a Phenothiazine Derivative on the Electrocatalytic Oxidation of Hydrogen via Aquifex aeolicus Hydrogenase at Graphite Membrane Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Infossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,51 +3784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Aussignargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Infossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN BACTERIAL RESPIRATORY PHYSIOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-194, 2012, </w:t>
@@ -3956,51 +3956,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA3EF65E"/>
+    <w:nsid w:val="97BFC9C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4187,51 +4187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-ciaccafava" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9081-1736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169263169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305106372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaccafava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2022.103457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Caserta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Keck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Breglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc01369b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Azouz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gonin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fiedler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faherty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2020.183215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macikova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Sinica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kadkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14931" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pratap Hitaishi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8050192" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hartmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Frielingsdorf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fritsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00760" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Tombolelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilith Domnik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hun Jeoung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Dobbek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201703225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fesseler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc04554a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gutierrez-Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Monsalve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01423" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Poulpiquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciaccafava" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.02.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7465-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ciaccafava" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Infossi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Puppo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Even-Hernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49368g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lojou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.07.133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Oteri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Lojou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00510D" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52596a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Marques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J&#246;nsson-Niedziolka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HV2MD59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079262v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De&#8197;poulpiquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201200405" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SHMQSTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guiral" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecomte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690641v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;cher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.06.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BMKDJ9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Infossi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H76TDZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hameury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeudy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Abergel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309111020847" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.1864" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079147v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Prunetti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aussignargues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394423-8.00004-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-ciaccafava" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9081-1736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169263169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305106372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaccafava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2022.103457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Azouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fiedler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faherty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2020.183215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Caserta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Keck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Breglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc01369b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macikova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Sinica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kadkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14931" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pratap Hitaishi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8050192" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hartmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Frielingsdorf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fritsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00760" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Tombolelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilith Domnik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hun Jeoung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Dobbek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201703225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fesseler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc04554a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gutierrez-Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Monsalve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01423" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ciaccafava" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Infossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Puppo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Even-Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49368g" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Poulpiquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciaccafava" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7465-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lojou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.07.133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Oteri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Lojou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00510D" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Marques" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J&#246;nsson-Niedziolka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HV2MD59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De&#8197;poulpiquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pillain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201200405" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SHMQSTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52596a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guiral" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecomte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690641v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;cher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.06.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BMKDJ9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Infossi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H76TDZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hameury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeudy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Abergel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309111020847" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.1864" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079147v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Prunetti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aussignargues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394423-8.00004-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>