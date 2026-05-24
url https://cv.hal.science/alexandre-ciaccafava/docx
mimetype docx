--- v1 (2026-04-08)
+++ v2 (2026-05-24)
@@ -168,3228 +168,3362 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible functionalization of germanium by thiol monolayers to probe protein / surface interactions by ATR-FTIR</w:t>
+                <w:t xml:space="preserve">Probing electron pathways to multicopper oxidase copper centers reveals shortcut for enhancing oxygen reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Taris</w:t>
+                <w:t xml:space="preserve">Qiujuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
+                <w:t xml:space="preserve">Thelma Barnetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Castano</w:t>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lecomte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 123, pp.103457. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 171, pp.109322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2022.103457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2026.109322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836375v1</w:t>
+                <w:t xml:space="preserve">hal-05625192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic diffusional sizing probes lipid nanodiscs formation</w:t>
+                <w:t xml:space="preserve">Reversible functionalization of germanium by thiol monolayers to probe protein / surface interactions by ATR-FTIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Azouz</w:t>
+                <w:t xml:space="preserve">Marion Taris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gonin</w:t>
+                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Fiedler</w:t>
+                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Faherty</w:t>
+                <w:t xml:space="preserve">Sabine Castano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Decossas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1862 (6), pp.183215. </w:t>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123, pp.103457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2020.183215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2022.103457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082923v1</w:t>
+                <w:t xml:space="preserve">hal-03836375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The large subunit of the regulatory [NiFe]-hydrogenase from Ralstonia eutropha – a minimal hydrogenase?</w:t>
+                <w:t xml:space="preserve">Microfluidic diffusional sizing probes lipid nanodiscs formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Caserta</w:t>
+                <w:t xml:space="preserve">Mehdi Azouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lorent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
+                <w:t xml:space="preserve">Mathilde Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Keck</w:t>
+                <w:t xml:space="preserve">Sebastian Fiedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Breglia</w:t>
+                <w:t xml:space="preserve">Jonathan Faherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Decossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0sc01369b⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1862 (6), pp.183215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2020.183215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079347v1</w:t>
+                <w:t xml:space="preserve">hal-03082923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative interaction site for membrane phospholipids controls activation of TRPA1 channel at physiological membrane potentials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The large subunit of the regulatory [NiFe]-hydrogenase from Ralstonia eutropha – a minimal hydrogenase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Sinica</w:t>
+                <w:t xml:space="preserve">Giorgio Caserta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kadkova</w:t>
+                <w:t xml:space="preserve">Christian Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Villette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
+                <w:t xml:space="preserve">Matthias Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Breglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14931⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (21), pp.5453-5465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0sc01369b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082890v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Redox Enzyme Orientation at Planar Electrodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Putative interaction site for membrane phospholipids controls activation of TRPA1 channel at physiological membrane potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Clément</w:t>
+                <w:t xml:space="preserve">Lucie Macikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bourassin</w:t>
+                <w:t xml:space="preserve">Viktor Sinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Baaden</w:t>
+                <w:t xml:space="preserve">Anna Kadkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de Poulpiquet</w:t>
+                <w:t xml:space="preserve">Sandrine Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (5), pp.192. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (18), pp.3664-3683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal8050192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.14931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793660v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O 2 -Tolerant H 2 Activation by an Isolated Large Subunit of a [NiFe] Hydrogenase</w:t>
+                <w:t xml:space="preserve">Controlling Redox Enzyme Orientation at Planar Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Hartmann</w:t>
+                <w:t xml:space="preserve">Vivek Pratap Hitaishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Frielingsdorf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Lorent</w:t>
+                <w:t xml:space="preserve">Romain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Fritsch</w:t>
+                <w:t xml:space="preserve">Nicolas Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Poulpiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00760⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal8050192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344331v1</w:t>
+                <w:t xml:space="preserve">hal-01793660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Monoxide Dehydrogenase Reduces Cyanate to Cyanide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">O 2 -Tolerant H 2 Activation by an Isolated Large Subunit of a [NiFe] Hydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Frielingsdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Holger Dobbek</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201703225⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (36), pp.5339-5349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079320v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the inhibitor tells more than the substrate: the cyanide-bound state of a carbon monoxide dehydrogenase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Carbon Monoxide Dehydrogenase Reduces Cyanate to Cyanide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Tombolelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilith Domnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-Hun Jeoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Dobbek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sc04554a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (26), pp.7398-7401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201703225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079306v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of Enzymatic O2 Reduction by Myrothecium verrucaria Bilirubin Oxidase Probed by Surface Plasmon Resonance, PMIRRAS, and Electrochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When the inhibitor tells more than the substrate: the cyanide-bound state of a carbon monoxide dehydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Tombolelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilith Domnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Fesseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Gutierrez-Sanchez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
+                <w:t xml:space="preserve">Jae-Hun Jeoung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b01423⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (5), pp.3162-3171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sc04554a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405977v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and enzymatic photo-activity of an O2 tolerant hydrogenase-CdSe@CdS quantum rod bioconjugate.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of Enzymatic O2 Reduction by Myrothecium verrucaria Bilirubin Oxidase Probed by Surface Plasmon Resonance, PMIRRAS, and Electrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ciaccafava</w:t>
+                <w:t xml:space="preserve">Cristina Gutierrez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Infossi</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Puppo</w:t>
+                <w:t xml:space="preserve">Karen Monsalve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Even-Hernandez</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (39), pp.4989-92. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 ((8)), pp 5482-5492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cc49368g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b01423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114425v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution of supramolecular organization involved in energy metabolism at electrochemical interfaces for biosensing and bioenergy production</w:t>
+                <w:t xml:space="preserve">Design of a H2/O2 biofuel cell based on thermostable enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roger</w:t>
+                <w:t xml:space="preserve">A. de Poulpiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Poulpiquet</w:t>
+                <w:t xml:space="preserve">A. Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ciaccafava</w:t>
+                <w:t xml:space="preserve">R. Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ilbert</w:t>
+                <w:t xml:space="preserve">S. Gounel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guiral</w:t>
+                <w:t xml:space="preserve">M.T. Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Analytical and Bioanalytical Chemistry, 406 (4), pp.1011 - 1027. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp. 72-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7465-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2014.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493475v1</w:t>
+                <w:t xml:space="preserve">hal-00961067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a H2/O2 biofuel cell based on thermostable enzymes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstitution of supramolecular organization involved in energy metabolism at electrochemical interfaces for biosensing and bioenergy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Poulpiquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gounel</w:t>
+                <w:t xml:space="preserve">M. Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Giudici-Orticoni</w:t>
+                <w:t xml:space="preserve">M. Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42, pp. 72-74. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Analytical and Bioanalytical Chemistry, 406 (4), pp.1011 - 1027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2014.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7465-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961067v1</w:t>
+                <w:t xml:space="preserve">hal-01493475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in enzyme immobilization at nanostructured interfaces for efficient electrocatalysis in biofuel cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and enzymatic photo-activity of an O2 tolerant hydrogenase-CdSe@CdS quantum rod bioconjugate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lojou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ciaccafava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Infossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Even-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.07.133⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (39), pp.4989-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc49368g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493465v1</w:t>
+                <w:t xml:space="preserve">hal-01114425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weak, fluctuating, dipole moment of membrane-bound hydrogenase from Aquifex aeolicus accounts for its adaptability to charged electrodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New trends in enzyme immobilization at nanostructured interfaces for efficient electrocatalysis in biofuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ciaccafava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lojou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Electrochimica Acta, 126, pp.104 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.07.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CP00510D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01493492v1</w:t>
+                <w:t xml:space="preserve">hal-01493465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to advance the frontiers of current biofuel cells: design of a H2/O2 biofuel cell based on thermostable enzymes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. T Giudici-Orticoni</w:t>
+                <w:t xml:space="preserve">The weak, fluctuating, dipole moment of membrane-bound hydrogenase from Aquifex aeolicus accounts for its adaptability to charged electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Oteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne De Poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth. Lojou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (23), pp.11318-11322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP00510D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183485v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanoparticulate films as effective scaffolds for mediatorless bioelectrocatalytic hydrogen oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Jönsson-Niedziolka</w:t>
+                <w:t xml:space="preserve">How to advance the frontiers of current biofuel cells: design of a H2/O2 biofuel cell based on thermostable enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ciaccafava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gounel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03079276v1</w:t>
+                <w:t xml:space="preserve">hal-02183485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Properties of a Hyperthermophilic Membrane-Bound Hydrogenase at Carbon Nanotube Modified Electrodes for a Powerful H 2 /O 2 Biofuel Cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Carbon nanoparticulate films as effective scaffolds for mediatorless bioelectrocatalytic hydrogen oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Szot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Infossi</w:t>
+                <w:t xml:space="preserve">Helena Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jönsson-Niedziolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201200405⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.434-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079262v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-induced reactivation of O2-tolerant membrane-bound [Ni-Fe] hydrogenase from the hyperthermophilic bacterium Aquifex aeolicus under turnover conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Infossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (39), pp.16463-16467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cp52596a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry, AFM and PM-IRRAS spectroscopy of immobilized hydrogenase: role of a trans-membrane helix on enzyme orientation for efficient H2 oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exploring Properties of a Hyperthermophilic Membrane-Bound Hydrogenase at Carbon Nanotube Modified Electrodes for a Powerful H 2 /O 2 Biofuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne De poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Szot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Infossi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.685-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201200405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677172v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative powerful and mediatorless H2/O2 biofuel cell based on an outstanding bioanode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tingry</w:t>
+                <w:t xml:space="preserve">Electrochemistry, AFM and PM-IRRAS spectroscopy of immobilized hydrogenase: role of a trans-membrane helix on enzyme orientation for efficient H2 oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Infossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Ilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.953-956</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.06.035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01690641v1</w:t>
+                <w:t xml:space="preserve">hal-00677172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A friendly detergent for H2 oxidation by Aquifex aeolicus membrane-bound hydrogenase immobilized on graphite and Self-Assembled-Monolayer-modified gold electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">An innovative powerful and mediatorless H2/O2 biofuel cell based on an outstanding bioanode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Poulpiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Gadiou</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Técher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Giudici-Orticoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.03.034⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.25 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079175v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen bioelectrooxidation in ionic liquids: from cytochrome c3 redox behavior to hydrogenase activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
+                <w:t xml:space="preserve">A friendly detergent for H2 oxidation by Aquifex aeolicus membrane-bound hydrogenase immobilized on graphite and Self-Assembled-Monolayer-modified gold electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ciaccafava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Infossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 56, pp.3359-3368</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 82, pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.03.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677396v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary crystallographic analysis of a possible transcription factor encoded by the mimivirus L544 gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hydrogen bioelectrooxidation in ionic liquids: from cytochrome c3 redox behavior to hydrogenase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hameury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Infossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56, pp.3359-3368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079131v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Preliminary crystallographic analysis of a possible transcription factor encoded by the mimivirus L544 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (8), pp.922-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1744309111020847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stabilization Role of a Phenothiazine Derivative on the Electrocatalytic Oxidation of Hydrogen via Aquifex aeolicus Hydrogenase at Graphite Membrane Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Infossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lojou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (26), pp.18534-18541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3399,159 +3533,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Modeling of Hydrogenase Enzymes for Biofuel Cell Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Oteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Poulpiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lojou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting of the Biophysical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Philadelphia, United States. pp.335a, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.11.1864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3561,154 +3695,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative interaction site for membrane phospholipids controls activation of TRPA1 channel at physiological membrane potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Macikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Sinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kadkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 12th EBSA European Biophysics Congress / 10th IUPAP International Conference on Biological Physics (ICBP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain. EUROPEAN BIOPHYSICS JOURNAL WITH BIOPHYSICS LETTERS, 48, pp.S170-S170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3718,177 +3852,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hyperthermophilic Bacterium Aquifex aeolicus: From Respiratory Pathways to Extremely Resistant Enzymes and Biotechnological Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Prunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Aussignargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ciaccafava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Infossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN BACTERIAL RESPIRATORY PHYSIOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-194, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-394423-8.00004-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3956,51 +4090,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97BFC9C0"/>
+    <w:nsid w:val="693402F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4187,51 +4321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-ciaccafava" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9081-1736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169263169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305106372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaccafava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2022.103457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Azouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fiedler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faherty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2020.183215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Caserta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Keck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Breglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc01369b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macikova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Sinica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kadkova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14931" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pratap Hitaishi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8050192" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hartmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Frielingsdorf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fritsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00760" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Tombolelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilith Domnik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hun Jeoung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Dobbek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201703225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fesseler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc04554a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gutierrez-Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Monsalve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01423" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ciaccafava" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Infossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Puppo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Even-Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49368g" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Poulpiquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciaccafava" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7465-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lojou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.07.133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Oteri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Lojou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00510D" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Marques" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J&#246;nsson-Niedziolka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HV2MD59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De&#8197;poulpiquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pillain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201200405" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SHMQSTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52596a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guiral" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecomte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690641v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;cher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.06.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BMKDJ9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Infossi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H76TDZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hameury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeudy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Abergel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309111020847" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.1864" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079147v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Prunetti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aussignargues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394423-8.00004-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-ciaccafava" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9081-1736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169263169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305106372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiujuan Shen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Barnetche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2026.109322" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaccafava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2022.103457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Azouz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gonin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fiedler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faherty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2020.183215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Caserta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Keck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Breglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc01369b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macikova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Sinica" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kadkova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14931" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pratap Hitaishi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourassin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8050192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hartmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Frielingsdorf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fritsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00760" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Tombolelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilith Domnik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hun Jeoung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Dobbek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201703225" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fesseler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc04554a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gutierrez-Sanchez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Monsalve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01423" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Poulpiquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciaccafava" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gounel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.02.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7465-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ciaccafava" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Infossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Puppo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Even-Hernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49368g" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lojou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.07.133" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01493492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Oteri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Lojou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00510D" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Marques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J&#246;nsson-Niedziolka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HV2MD59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52596a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De&#8197;poulpiquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pillain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201200405" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SHMQSTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guiral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecomte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;cher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.06.035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BMKDJ9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Infossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H76TDZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberola" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hameury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079131v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeudy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Abergel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309111020847" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079239v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.1864" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Prunetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aussignargues" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394423-8.00004-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>