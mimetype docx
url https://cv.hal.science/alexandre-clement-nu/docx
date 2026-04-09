--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1111,394 +1111,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of marine welded joints subjected to stochastic geometry: from measure to computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An enriched spectral stochastic finite element method for the numerical simulation of structures with random cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Network for Integrating Structural Analysis, Risk and Reliability, ASRANET 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Edinburgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008818v1</w:t>
+                <w:t xml:space="preserve">hal-01007858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enriched spectral stochastic finite element method for the numerical simulation of structures with random cracks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiabilité des joints soudés de structures marines soumis à une géométrie stochastique: de la mesure au calcul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Fiabilité des matériaux et structures, JFMS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007858v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité des joints soudés de structures marines soumis à une géométrie stochastique: de la mesure au calcul</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Reliability of marine welded joints subjected to stochastic geometry: from measure to computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiabilité des matériaux et structures, JFMS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Network for Integrating Structural Analysis, Risk and Reliability, ASRANET 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Edinburgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008223v1</w:t>
+                <w:t xml:space="preserve">hal-01008818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode éléments finis stochastiques étendus pour la calcul de matériaux multi-phasés aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1536,51 +1536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eXtended Stochastic Finite Element approximation for mechanical problems involving discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th US National Congress on Computational Mechanics (USNCCM 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1618,64 +1618,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et calcul stochastique dans le cas de géométries aléatoires : application de X-SFEM au calcul structures navales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> george Stephanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1720,592 +1720,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of corrosion impact for marine structures: overview of French structures in several harbours</w:t>
+                <w:t xml:space="preserve">An extended stochastic finite element method to deal with geometrical uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Memet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Applications Heritage and Constructions in Coastal and Marine Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008946v1</w:t>
+                <w:t xml:space="preserve">hal-01007860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert Judgement for Combining NDT Tools in RBI context: Application to Marine Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of corrosion impact for marine structures: overview of French structures in several harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Capra</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Memet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International ASRANet Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Athens, Greece</w:t>
+              <w:t xml:space="preserve">1st International Conference on Applications Heritage and Constructions in Coastal and Marine Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008208v1</w:t>
+                <w:t xml:space="preserve">hal-01008946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode éléments finis stochastiques étendus pour la prise en compte des incertitudes géométriques dans le calcul de structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expert Judgement for Combining NDT Tools in RBI context: Application to Marine Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th International ASRANet Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008426v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of Steel structures in Coastal Area with NDT tools: use of polynomial chaos decomposition for building Receiver Operating Curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode éléments finis stochastiques étendus pour la prise en compte des incertitudes géométriques dans le calcul de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of 1st International Conference on Applications Heritage and Constructions in Coastal and Marine Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008348v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended stochastic finite element method to deal with geometrical uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspection of Steel structures in Coastal Area with NDT tools: use of polynomial chaos decomposition for building Receiver Operating Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Memet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM 8)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of 1st International Conference on Applications Heritage and Constructions in Coastal and Marine Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.06.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01007860v1</w:t>
+                <w:t xml:space="preserve">hal-01008348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode X-SFEM pour le calcul de structure à géométrie aléatoire : application au calcul d'un joint de soudure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,328 +2376,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode des éléments finis stochastiques étendus pour le calcul de structure à géométrie aléatoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modélisation de résultats d'inspection en présence de champs stochastiques de dégradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495586v1</w:t>
+                <w:t xml:space="preserve">hal-03360171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de résultats d'inspection en présence de champs stochastiques de dégradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode des éléments finis stochastiques étendus pour le calcul de structure à géométrie aléatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360171v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An eXtended Stochactic Finite Element Method to deal with random geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Computational Mechanics (WCCM VII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Los Angeles, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2008.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2714,77 +2714,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique et probabiliste de la corrosion de quais sur pieux de l'estuaire de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Memet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXes Journées Génie Civil - Génie Côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Brest, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2818,51 +2818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des risques sur critère performantiel pour la construction de plans d'inspection-maintenance-réparation de structures offshore en présence de fissures traversantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Rguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2913,51 +2913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple inspection modelling for decision making and management of jacket offshore platforms: effects of False Alarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4142,90 +4142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The αδ method for modelling expert judgement and combination of non-destructive testing tools in risk-based inspection context: application to marine structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (6), pp.531-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4259,51 +4259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eXtended Stochastic Finite Element Method for the numerical simulation of heterogenous materials with random material interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4356,394 +4356,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of random shapes from images through polynomial chaos expansion of random level-set functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Assessment of ROC curves for inspection of random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.2546⟩</w:t>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.409-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2009.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366640v1</w:t>
+                <w:t xml:space="preserve">hal-01005279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ROC curves for inspection of random fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of random shapes from images through polynomial chaos expansion of random level-set functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stefanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (5), pp.409-419. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (2), pp.127-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2009.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.2546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005279v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An eXtended Stochastic Finite Element Method for solving stochastic partial differential equations on random domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 197 (51-52), pp.4663-4682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2008.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment based on performantial criterion for inspection of offshore structures in presence of large cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Rguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5340,51 +5340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Th&#233;bault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Le Moal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassoun Ishak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazuguel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasqualini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;george Stephanou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cazuguel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bo&#233;ro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Memet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Memet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLNFS4XK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoefs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mo&#235;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2006.057-C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rguig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04128785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dezulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Arhant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0221" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Dezulier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arhant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flageul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111191" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04142086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.02.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4293" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E9F1FC8FEA28B45DC68F33ECF3325AE2EE1618C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2010.505374" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2865" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55AE51B738D8C89D9F7245A89486533CD924C1E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2546" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2009.01.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692843" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65145-3_6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784037v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulemonde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01321443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Th&#233;bault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Le Moal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassoun Ishak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazuguel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasqualini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;george Stephanou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cazuguel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLNFS4XK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bo&#233;ro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Memet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Memet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoefs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mo&#235;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2006.057-C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rguig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04128785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dezulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Arhant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0221" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Dezulier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arhant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flageul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111191" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04142086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.02.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4293" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E9F1FC8FEA28B45DC68F33ECF3325AE2EE1618C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2010.505374" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2865" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55AE51B738D8C89D9F7245A89486533CD924C1E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2009.01.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2546" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692843" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65145-3_6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784037v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulemonde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01321443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>