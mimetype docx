--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1111,394 +1111,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enriched spectral stochastic finite element method for the numerical simulation of structures with random cracks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of marine welded joints subjected to stochastic geometry: from measure to computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Network for Integrating Structural Analysis, Risk and Reliability, ASRANET 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Edinburgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007858v1</w:t>
+                <w:t xml:space="preserve">hal-01008818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité des joints soudés de structures marines soumis à une géométrie stochastique: de la mesure au calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+                <w:t xml:space="preserve">M. Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiabilité des matériaux et structures, JFMS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of marine welded joints subjected to stochastic geometry: from measure to computation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An enriched spectral stochastic finite element method for the numerical simulation of structures with random cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Network for Integrating Structural Analysis, Risk and Reliability, ASRANET 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Edinburgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008818v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode éléments finis stochastiques étendus pour la calcul de matériaux multi-phasés aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1536,51 +1536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eXtended Stochastic Finite Element approximation for mechanical problems involving discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th US National Congress on Computational Mechanics (USNCCM 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1618,64 +1618,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et calcul stochastique dans le cas de géométries aléatoires : application de X-SFEM au calcul structures navales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> george Stephanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1720,592 +1720,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended stochastic finite element method to deal with geometrical uncertainties</w:t>
+                <w:t xml:space="preserve">Statistical analysis of corrosion impact for marine structures: overview of French structures in several harbours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Memet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM 8)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Conference on Applications Heritage and Constructions in Coastal and Marine Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisboa, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007860v1</w:t>
+                <w:t xml:space="preserve">hal-01008946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of corrosion impact for marine structures: overview of French structures in several harbours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expert Judgement for Combining NDT Tools in RBI context: Application to Marine Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boéro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Memet</w:t>
+                <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Applications Heritage and Constructions in Coastal and Marine Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">4th International ASRANet Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008946v1</w:t>
+                <w:t xml:space="preserve">hal-01008208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert Judgement for Combining NDT Tools in RBI context: Application to Marine Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Méthode éléments finis stochastiques étendus pour la prise en compte des incertitudes géométriques dans le calcul de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International ASRANet Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008208v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode éléments finis stochastiques étendus pour la prise en compte des incertitudes géométriques dans le calcul de structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspection of Steel structures in Coastal Area with NDT tools: use of polynomial chaos decomposition for building Receiver Operating Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Memet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">Proceeding of 1st International Conference on Applications Heritage and Constructions in Coastal and Marine Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008426v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of Steel structures in Coastal Area with NDT tools: use of polynomial chaos decomposition for building Receiver Operating Curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">An extended stochastic finite element method to deal with geometrical uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of 1st International Conference on Applications Heritage and Constructions in Coastal and Marine Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics (WCCM 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008348v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode X-SFEM pour le calcul de structure à géométrie aléatoire : application au calcul d'un joint de soudure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2319,51 +2319,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moës</w:t>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -2382,77 +2382,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de résultats d'inspection en présence de champs stochastiques de dégradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2490,77 +2490,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode des éléments finis stochastiques étendus pour le calcul de structure à géométrie aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2571,439 +2571,418 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An eXtended Stochactic Finite Element Method to deal with random geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse statistique et probabiliste de la corrosion de quais sur pieux de l'estuaire de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Memet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics (WCCM VII)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.06.010⟩</w:t>
+              <w:t xml:space="preserve">IXes Journées Génie Civil - Génie Côtier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2006.057-C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01007859v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique et probabiliste de la corrosion de quais sur pieux de l'estuaire de la Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An eXtended Stochactic Finite Element Method to deal with random geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXes Journées Génie Civil - Génie Côtier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics (WCCM VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007884v1</w:t>
+                <w:t xml:space="preserve">hal-01007859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des risques sur critère performantiel pour la construction de plans d'inspection-maintenance-réparation de structures offshore en présence de fissures traversantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Rguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e conférence nationale en Fiabilité de matériaux et des structures (JNF05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple inspection modelling for decision making and management of jacket offshore platforms: effects of False Alarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Forum on Engineering Decision Making, IFED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Stoos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3013,333 +2992,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modelling of the hygro-viscoelastic behaviour of polymer-based composites used in marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dezulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Dezulier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Clément</w:t>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Arhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 381 (2240), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsta.2021.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water ageing effects on the elastic and viscoelastic behaviour of epoxy-based materials used in marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Dezulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Dezulier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Clément</w:t>
+                <w:t xml:space="preserve">P. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Davies</w:t>
+                <w:t xml:space="preserve">M. Arhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Fickian and non-Fickian water diffusion in composites reinforced by hydrophobic long fibers: Application to the determination of transverse diffusivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Peret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3357,106 +3336,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 226, pp.111191 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the identification of the coefficient of moisture expansion of polyamide-6: Accounting differential swelling strains and plasticization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3487,118 +3466,118 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118, pp.1-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.12.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture diffusion in composites tubes: Characterization and identification of microstructure-properties relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3633,106 +3612,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (8), pp.1073-1088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021998317720010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mechanical states on water diffusion based on the free volume theory: numerical study of polymers and laminates used in marine application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Peret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3750,106 +3729,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118, pp.45-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical transient hygro-elastic analyses of reinforced Fickian and non-Fickian polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,92 +3846,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.395-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification in computational stochastic multiscale analysis of nonlinear elastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3971,92 +3950,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 254 (-), pp.61-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational nonlinear stochastic homogenization using a non-concurrent multiscale approach for hyperelastic heterogeneous microstructures analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4075,743 +4054,743 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 91 (8), pp.799-824. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.4293⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The αδ method for modelling expert judgement and combination of non-destructive testing tools in risk-based inspection context: application to marine structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (6), pp.531-543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15732479.2010.505374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eXtended Stochastic Finite Element Method for the numerical simulation of heterogenous materials with random material interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 83 (10), pp.1312-1344. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.2865⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ROC curves for inspection of random fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+                <w:t xml:space="preserve">Identification of random shapes from images through polynomial chaos expansion of random level-set functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stefanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (5), pp.409-419. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (2), pp.127-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2009.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.2546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005279v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of random shapes from images through polynomial chaos expansion of random level-set functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of ROC curves for inspection of random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.2546⟩</w:t>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.409-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2009.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366640v1</w:t>
+                <w:t xml:space="preserve">hal-01005279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An eXtended Stochastic Finite Element Method for solving stochastic partial differential equations on random domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 197 (51-52), pp.4663-4682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2008.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment based on performantial criterion for inspection of offshore structures in presence of large cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Rguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10 (5), pp.531 - 547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17747120.2006.9692843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4821,51 +4800,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics Modeling of the Hygro-Mechanical Behavior of Heterogeneous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4884,199 +4863,199 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durability of Composites in a Marine Environment 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 245, Springer, pp.91-112, 2018, Solid Mechanics and Its Applications, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-65145-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-concurrent computational homogenization of nonlinear, stochastic and viscoelastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi-Chang He</w:t>
+                <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Monteiro</w:t>
+                <w:t xml:space="preserve">A.B. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shaofan Li (University of California at Berkeley, USA), Xin-Lin Gao (The University of Texas at Dallas, USA). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Micromechanics and Nanomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pan Stanford Publishing, pp.1157-1196, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5086,114 +5065,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments finis stochastiques étendus pour le calcul de structures à géométrie aléatoire : application à la prise en compte de la corrosion de structures en région littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01321443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5340,51 +5319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Th&#233;bault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Le Moal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassoun Ishak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazuguel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasqualini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;george Stephanou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cazuguel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLNFS4XK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bo&#233;ro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Memet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Memet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoefs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mo&#235;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2006.057-C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rguig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04128785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dezulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Arhant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0221" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Dezulier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arhant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flageul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111191" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04142086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.02.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4293" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E9F1FC8FEA28B45DC68F33ECF3325AE2EE1618C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2010.505374" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2865" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55AE51B738D8C89D9F7245A89486533CD924C1E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2009.01.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2546" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692843" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65145-3_6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784037v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulemonde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01321443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Th&#233;bault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Le Moal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassoun Ishak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazuguel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasqualini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;george Stephanou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cazuguel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bo&#233;ro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Memet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Memet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLNFS4XK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoefs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2006.057-C" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rguig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04128785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dezulier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Arhant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0221" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Dezulier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arhant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flageul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110090" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111191" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04142086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.02.046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.05.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4293" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E9F1FC8FEA28B45DC68F33ECF3325AE2EE1618C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2010.505374" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2865" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55AE51B738D8C89D9F7245A89486533CD924C1E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2546" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2009.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692843" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65145-3_6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulemonde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01321443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>