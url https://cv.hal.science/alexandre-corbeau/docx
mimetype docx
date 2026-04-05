--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -249,559 +249,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Use by Crop‐Foraging Barbary Macaques When Crops Are Not Available</w:t>
+                <w:t xml:space="preserve">Predicting fisheries from albatross movements requires accounting for individual variability in interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Minot</w:t>
+                <w:t xml:space="preserve">Ewen Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Chimienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Menier</w:t>
+                <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Silki</w:t>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71916. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.32807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-14882-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233190v1</w:t>
+                <w:t xml:space="preserve">hal-05289397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting fisheries from albatross movements requires accounting for individual variability in interaction</w:t>
+                <w:t xml:space="preserve">Space Use by Crop‐Foraging Barbary Macaques When Crops Are Not Available</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Le Scornec</w:t>
+                <w:t xml:space="preserve">Elsa Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Chimienti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+                <w:t xml:space="preserve">Clara Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Pajot</w:t>
+                <w:t xml:space="preserve">Juliette Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+                <w:t xml:space="preserve">Latifa Silki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.32807. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-14882-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289397v1</w:t>
+                <w:t xml:space="preserve">hal-05233190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIY your captures when everything else fails: Description of an artisanal dart launcher with an assessment of the medium-term response in a primate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gauging the threat: exposure and attraction of sooty albatrosses and white-chinned petrels to fisheries activities in the Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamiso Banda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pistorius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aje.13276⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595922v1</w:t>
+                <w:t xml:space="preserve">hal-04295157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauging the threat: exposure and attraction of sooty albatrosses and white-chinned petrels to fisheries activities in the Southern Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shamiso Banda</w:t>
+                <w:t xml:space="preserve">DIY your captures when everything else fails: Description of an artisanal dart launcher with an assessment of the medium-term response in a primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pistorius</w:t>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Collet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Péron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (1), pp.75-85. </w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (2), pp.e13276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aje.13276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295157v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardized protocol for assessing the performance of automatic detection systems used in onshore wind power plants to reduce avian mortality</w:t>
               </w:r>
@@ -921,103 +921,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albatrosses develop attraction to fishing vessels during immaturity but avoid them at old age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha C Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 290 (1990), pp.20222252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1179,823 +1179,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel at‐sea activity of two species of great albatrosses: the ontogeny of foraging and movement behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Differences in foraging habitat result in contrasting fisheries interactions in two albatross populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Jambon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rocío Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jav.02597⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 663, pp.197-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144036v1</w:t>
+                <w:t xml:space="preserve">hal-03139588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in foraging habitat result in contrasting fisheries interactions in two albatross populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial segregation in a sexually‐dimorphic central place forager: competitive exclusion or niche divergence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Orgeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Reisinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegan Carpenter‐kling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Keys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (10), pp.2404-2420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139588v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial segregation in a sexually‐dimorphic central place forager: competitive exclusion or niche divergence?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tegan Carpenter‐kling</w:t>
+                <w:t xml:space="preserve">Probable Black Tern x White-winged Black Tern hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Keys</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxence Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peroteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Birds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (6), pp.360-361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251989v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probable Black Tern x White-winged Black Tern hybrid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine‐scale interactions between boats and large albatrosses indicate variable susceptibility to bycatch risk according to species and populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Peroteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Jambon</w:t>
+                <w:t xml:space="preserve">A. Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orgeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pistorius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Birds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.12676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895726v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine‐scale interactions between boats and large albatrosses indicate variable susceptibility to bycatch risk according to species and populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Weimerskirch</w:t>
+                <w:t xml:space="preserve">Albatrosses respond adaptively to climate variability by changing variance in a foraging trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ummenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acv.12676⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.4564-4574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138918v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albatrosses respond adaptively to climate variability by changing variance in a foraging trait</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ummenhofer</w:t>
+                <w:t xml:space="preserve">Diel at‐sea activity of two species of great albatrosses: the ontogeny of foraging and movement behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27, pp.4564-4574. </w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (2), pp.e02597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jav.02597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259711v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At-sea movements of wedge-tailed shearwaters during and outside the breeding season from four colonies in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeudi de Grissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,317 +2079,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of flight and foraging behaviour in a juvenile seabird with extreme soaring capacities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First explorations: ontogeny of central place foraging directions in two tropical seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Prudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Kato</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Loriane Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89 (1), pp.20-28. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.815-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/araa028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365217v1</w:t>
+                <w:t xml:space="preserve">hal-02877158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First explorations: ontogeny of central place foraging directions in two tropical seabirds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Collet</w:t>
+                <w:t xml:space="preserve">Development of flight and foraging behaviour in a juvenile seabird with extreme soaring capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Prudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loriane Mendez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Akiko Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (3), pp.815-825. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (1), pp.20-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/araa028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877158v1</w:t>
+                <w:t xml:space="preserve">hal-02365217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young frigatebirds learn how to compensate for wind drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Prudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,90 +2466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean sentinel albatrosses locate illegal vessels and provide the first estimate of the extent of nondeclared fishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2600,90 +2600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination in parental effort decreases with age in a long‐lived seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Réale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129 (12), pp.1763-1772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2730,77 +2730,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do seabirds modify their search behaviour when encountering fishing boats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3064,51 +3064,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced energy expenditure and improved demographic status of Barbary macaques in human-modified landscapes compared to natural forests: toward synanthropization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,51 +3944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mcduie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRD, Noumea; CNRS, Chize; James Cook University, Cairns; Societe caledonienne d'ornithologie, Noumea. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4055,77 +4055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un hybride probable Guifette leucoptère Chlidonias leucopterus x Guifette noire C. niger en Charente-Maritime en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peroteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 29(2)-396/397p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4548,51 +4548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270925100294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tanvier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Menier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Silki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71916" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Le Scornec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pajot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14882-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamiso Banda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistorius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad176" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C Patrick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.2252" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jouanneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Jean Leandri-Breton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03773" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jambon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thellier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13648" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251989v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Reisinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan Carpenter&#8208;kling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Keys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13552" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04895726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pajot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peroteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistorius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Patrick" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ummenhofer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15735" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeudi de Grissac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13171" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Mendez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wynn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Padget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Hoarau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915499117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07404" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Fontenille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222615" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03667417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247417000559" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-B35CBMR3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Amhaouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon Monroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01096684v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcduie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03157585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03344424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LAROS021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270925100294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Le Scornec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pajot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14882-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tanvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Menier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Silki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamiso Banda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistorius" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C Patrick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.2252" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jouanneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Jean Leandri-Breton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03773" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13648" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Reisinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan Carpenter&#8208;kling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Keys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13552" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04895726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pajot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peroteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jambon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistorius" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12676" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Patrick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ummenhofer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15735" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02597" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeudi de Grissac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13171" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Mendez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13121" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wynn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Padget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Hoarau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915499117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07404" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Fontenille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222615" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03667417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247417000559" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-B35CBMR3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Amhaouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon Monroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01096684v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcduie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03157585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03344424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LAROS021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>