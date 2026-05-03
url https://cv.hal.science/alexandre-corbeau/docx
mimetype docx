--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -517,291 +517,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauging the threat: exposure and attraction of sooty albatrosses and white-chinned petrels to fisheries activities in the Southern Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIY your captures when everything else fails: Description of an artisanal dart launcher with an assessment of the medium-term response in a primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Tanvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamiso Banda</w:t>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pistorius</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Péron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad176⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (2), pp.e13276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aje.13276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295157v1</w:t>
+                <w:t xml:space="preserve">hal-04595922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIY your captures when everything else fails: Description of an artisanal dart launcher with an assessment of the medium-term response in a primate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gauging the threat: exposure and attraction of sooty albatrosses and white-chinned petrels to fisheries activities in the Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamiso Banda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pistorius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62 (2), pp.e13276. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aje.13276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595922v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardized protocol for assessing the performance of automatic detection systems used in onshore wind power plants to reduce avian mortality</w:t>
               </w:r>
@@ -973,51 +973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha C Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 290 (1990), pp.20222252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1198,51 +1198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in foraging habitat result in contrasting fisheries interactions in two albatross populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,278 +1447,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probable Black Tern x White-winged Black Tern hybrid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine‐scale interactions between boats and large albatrosses indicate variable susceptibility to bycatch risk according to species and populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Pajot</w:t>
+                <w:t xml:space="preserve">A. Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Peroteau</w:t>
+                <w:t xml:space="preserve">J. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Jambon</w:t>
+                <w:t xml:space="preserve">F. Orgeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pistorius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Birds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.12676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895726v1</w:t>
+                <w:t xml:space="preserve">hal-03138918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine‐scale interactions between boats and large albatrosses indicate variable susceptibility to bycatch risk according to species and populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Orgeret</w:t>
+                <w:t xml:space="preserve">Probable Black Tern x White-winged Black Tern hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pistorius</w:t>
+                <w:t xml:space="preserve">Maxence Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Weimerskirch</w:t>
+                <w:t xml:space="preserve">Samuel Peroteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Birds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (6), pp.360-361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138918v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albatrosses respond adaptively to climate variability by changing variance in a foraging trait</w:t>
               </w:r>
@@ -1860,51 +1860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2079,317 +2079,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First explorations: ontogeny of central place foraging directions in two tropical seabirds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Collet</w:t>
+                <w:t xml:space="preserve">Development of flight and foraging behaviour in a juvenile seabird with extreme soaring capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Prudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loriane Mendez</w:t>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (3), pp.815-825. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (1), pp.20-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/araa028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877158v1</w:t>
+                <w:t xml:space="preserve">hal-02365217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of flight and foraging behaviour in a juvenile seabird with extreme soaring capacities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First explorations: ontogeny of central place foraging directions in two tropical seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Prudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Kato</w:t>
+                <w:t xml:space="preserve">Loriane Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89 (1), pp.20-28. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.815-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/araa028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365217v1</w:t>
+                <w:t xml:space="preserve">hal-02877158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young frigatebirds learn how to compensate for wind drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Prudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,51 +2479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean sentinel albatrosses locate illegal vessels and provide the first estimate of the extent of nondeclared fishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2730,51 +2730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do seabirds modify their search behaviour when encountering fishing boats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,77 +4055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un hybride probable Guifette leucoptère Chlidonias leucopterus x Guifette noire C. niger en Charente-Maritime en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peroteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 29(2)-396/397p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4197,51 +4197,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4251,157 +4251,86 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre oiseaux marins et pêcheries : Albatros sentinelles de l’océan Austral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Interactions entre organismes. La Rochelle Université, 2020. Français. </w:t>
+              <w:t xml:space="preserve">Biologie animale. Université de La Rochelle, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2020LAROS021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03157585v1</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">tel-03344424v1</w:t>
+                <w:t xml:space="preserve">tel-03344424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4548,51 +4477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270925100294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Le Scornec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pajot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14882-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tanvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Menier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Silki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamiso Banda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistorius" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C Patrick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.2252" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jouanneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Jean Leandri-Breton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03773" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13648" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Reisinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan Carpenter&#8208;kling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Keys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13552" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04895726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pajot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peroteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jambon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistorius" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12676" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Patrick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ummenhofer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15735" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02597" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeudi de Grissac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13171" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Mendez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13121" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wynn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Padget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Hoarau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915499117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07404" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Fontenille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222615" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03667417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247417000559" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-B35CBMR3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Amhaouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon Monroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01096684v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcduie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03157585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03344424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LAROS021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270925100294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Le Scornec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pajot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14882-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tanvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Menier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Silki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamiso Banda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistorius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad176" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C Patrick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.2252" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jouanneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Jean Leandri-Breton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03773" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13648" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Reisinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan Carpenter&#8208;kling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Keys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13552" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistorius" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12676" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04895726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pajot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peroteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jambon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Patrick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ummenhofer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15735" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02597" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeudi de Grissac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13171" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Mendez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wynn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Padget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Hoarau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915499117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07404" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Fontenille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222615" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03667417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247417000559" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-B35CBMR3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Amhaouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon Monroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01096684v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcduie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03344424v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LAROS021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>