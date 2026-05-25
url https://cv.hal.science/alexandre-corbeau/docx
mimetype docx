--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -249,351 +249,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting fisheries from albatross movements requires accounting for individual variability in interaction</w:t>
+                <w:t xml:space="preserve">Space Use by Crop‐Foraging Barbary Macaques When Crops Are Not Available</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Le Scornec</w:t>
+                <w:t xml:space="preserve">Elsa Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Chimienti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+                <w:t xml:space="preserve">Clara Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Pajot</w:t>
+                <w:t xml:space="preserve">Juliette Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+                <w:t xml:space="preserve">Latifa Silki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.32807. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-14882-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289397v1</w:t>
+                <w:t xml:space="preserve">hal-05233190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Use by Crop‐Foraging Barbary Macaques When Crops Are Not Available</w:t>
+                <w:t xml:space="preserve">Predicting fisheries from albatross movements requires accounting for individual variability in interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Minot</w:t>
+                <w:t xml:space="preserve">Ewen Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Chimienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Menier</w:t>
+                <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Silki</w:t>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71916. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.32807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-14882-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233190v1</w:t>
+                <w:t xml:space="preserve">hal-05289397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIY your captures when everything else fails: Description of an artisanal dart launcher with an assessment of the medium-term response in a primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Tanvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -705,51 +705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81 (1), pp.75-85. </w:t>
@@ -921,77 +921,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albatrosses develop attraction to fishing vessels during immaturity but avoid them at old age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha C Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1179,823 +1179,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in foraging habitat result in contrasting fisheries interactions in two albatross populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diel at‐sea activity of two species of great albatrosses: the ontogeny of foraging and movement behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocío Joo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (2), pp.e02597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jav.02597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139588v1</w:t>
+                <w:t xml:space="preserve">hal-03144036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial segregation in a sexually‐dimorphic central place forager: competitive exclusion or niche divergence?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in foraging habitat result in contrasting fisheries interactions in two albatross populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Orgeret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+                <w:t xml:space="preserve">Thibaut Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13552⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 663, pp.197-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251989v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine‐scale interactions between boats and large albatrosses indicate variable susceptibility to bycatch risk according to species and populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial segregation in a sexually‐dimorphic central place forager: competitive exclusion or niche divergence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Orgeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Reisinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegan Carpenter‐kling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Corbeau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danielle Keys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acv.12676⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (10), pp.2404-2420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138918v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probable Black Tern x White-winged Black Tern hybrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peroteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Birds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114 (6), pp.360-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albatrosses respond adaptively to climate variability by changing variance in a foraging trait</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+                <w:t xml:space="preserve">Fine‐scale interactions between boats and large albatrosses indicate variable susceptibility to bycatch risk according to species and populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orgeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pistorius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15735⟩</w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.12676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259711v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel at‐sea activity of two species of great albatrosses: the ontogeny of foraging and movement behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pajot</w:t>
+                <w:t xml:space="preserve">Albatrosses respond adaptively to climate variability by changing variance in a foraging trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ummenhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (2), pp.e02597. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.4564-4574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jav.02597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144036v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At-sea movements of wedge-tailed shearwaters during and outside the breeding season from four colonies in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeudi de Grissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2124,51 +2124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Prudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 89 (1), pp.20-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (3), pp.815-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2326,364 +2326,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young frigatebirds learn how to compensate for wind drift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean sentinel albatrosses locate illegal vessels and provide the first estimate of the extent of nondeclared fishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Wynn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Oliver Padget</w:t>
+                <w:t xml:space="preserve">Floran Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.1970⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (6), pp.3006-3014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1915499117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003908v1</w:t>
+                <w:t xml:space="preserve">hal-02462482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean sentinel albatrosses locate illegal vessels and provide the first estimate of the extent of nondeclared fishing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+                <w:t xml:space="preserve">Young frigatebirds learn how to compensate for wind drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Prudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floran Hoarau</w:t>
+                <w:t xml:space="preserve">Oliver Padget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (6), pp.3006-3014. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1937), pp.20201970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1915499117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.1970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462482v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination in parental effort decreases with age in a long‐lived seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Réale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129 (12), pp.1763-1772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2756,51 +2756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3064,51 +3064,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced energy expenditure and improved demographic status of Barbary macaques in human-modified landscapes compared to natural forests: toward synanthropization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3445,271 +3445,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole d’évaluation des performances des systèmes de détection-réaction. Protocole « parc »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protocole d’évaluation des performances des systèmes de détection-réaction. Protocole « fournisseur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Version 1.0, MSH SUD; Centre d’Ecologie Fonctionnelle et Evolutive. 2023, pp.33</w:t>
+              <w:t xml:space="preserve">Version 1.0, MSH SUD; Centre d'écologie fonctionnelle évolutive. 2023, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629033v1</w:t>
+                <w:t xml:space="preserve">hal-04629050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole d’évaluation des performances des systèmes de détection-réaction. Protocole « fournisseur »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protocole d’évaluation des performances des systèmes de détection-réaction. Protocole « parc »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Version 1.0, MSH SUD; Centre d'écologie fonctionnelle évolutive. 2023, pp.41</w:t>
+              <w:t xml:space="preserve">Version 1.0, MSH SUD; Centre d’Ecologie Fonctionnelle et Evolutive. 2023, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629050v1</w:t>
+                <w:t xml:space="preserve">hal-04629033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection-reaction systems in onshore windfarms, a mitigation solution to reduce bird fatalities: Principles for a relevant assessment of their performances</w:t>
               </w:r>
@@ -3944,51 +3944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mcduie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRD, Noumea; CNRS, Chize; James Cook University, Cairns; Societe caledonienne d'ornithologie, Noumea. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4055,77 +4055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un hybride probable Guifette leucoptère Chlidonias leucopterus x Guifette noire C. niger en Charente-Maritime en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Peroteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 29(2)-396/397p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4477,51 +4477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270925100294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Le Scornec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pajot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14882-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tanvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Menier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Silki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamiso Banda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistorius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad176" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C Patrick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.2252" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jouanneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Jean Leandri-Breton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03773" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13648" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Reisinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan Carpenter&#8208;kling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Keys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13552" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistorius" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12676" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04895726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pajot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peroteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jambon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Patrick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ummenhofer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15735" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02597" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeudi de Grissac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13171" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Mendez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wynn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Padget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Hoarau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915499117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07404" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Fontenille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222615" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03667417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247417000559" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-B35CBMR3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Amhaouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon Monroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01096684v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcduie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03344424v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LAROS021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Am&#233;lineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Franceschi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270925100294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Minot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tanvier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Menier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Silki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71916" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Le Scornec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pajot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14882-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamiso Banda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistorius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad176" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C Patrick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.2252" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jouanneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don-Jean Leandri-Breton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Moe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03773" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jambon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thellier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13648" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251989v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Reisinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegan Carpenter&#8208;kling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Keys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13552" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04895726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Pajot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peroteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistorius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Patrick" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ummenhofer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15735" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeudi de Grissac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Prudor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13171" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Mendez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Hoarau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1915499117" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wynn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Padget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1970" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07404" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Fontenille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222615" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03667417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0032247417000559" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-B35CBMR3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05434272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly M&#233;nard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Amhaouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629033v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon Monroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01096684v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcduie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03344424v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LAROS021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>