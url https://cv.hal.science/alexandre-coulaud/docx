--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -896,1653 +896,1810 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05515670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle, pré-actes du colloque international Corpus, Dijon, 4-7 juin 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORPUS, 79 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une archéologie industrielle et médicale du corps expéditionnaire américain en France (1917-1919)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Ouest. Supplément</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Supplément 13 (Archéologie des conflits contemporains. Méthodes, apports et enjeux d’une archéologie en construction)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique militaire américaine à travers le mobilier archéologique des hôpitaux américains de la Grande Guerre, France, 1917-1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Archéologie Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Hors série 1, pp.99-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/raco.hs1.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04762058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le domino du Fort Saint-Louis (Fort-de-France, Martinique) : témoin d'un artisanat antillais à l'époque coloniale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Éditorial] Aujourd’hui, l’archéologie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Archéologie Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2021 (1), pp.8-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/raco.001.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glace et limonade dans les Antilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le parapluie, l'ombrelle, la canne. Caractérisation des pièces en contexte archéologique caribéen (XVIIIe - XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers LandArc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04128457v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parapluie, l'ombrelle, la canne. Caractérisation des pièces en contexte archéologique caribéen (XVIIIe - XXe siècles)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glace et limonade dans les Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers LandArc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (2021), pp.110-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.10586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944616v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation de flibustiers à Saint-Martin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sellier Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, A la découverte des pirates, 394, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique militaire américaine à travers la culture matérielle en France durant la Grande Guerre. L’exemple de l’Hospital Center de Mars-sur-Allier (Nièvre), 1917-1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte américaine durant la Grande Guerre, persistances des vestiges américains en France (1917-1919)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourchettes à extrémité tréflée en alliage cuivreux datées entre la 2e moitié du XVIe et la 1ère moitié du XVIIIe siècle : témoins des échanges transatlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Cahiers LandArc, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourchettes à extrémité tréflée en alliage cuivreux datées entre la 2e moitié du XVIe et la 1ère moitié du XVIIIe siècle : témoins des échanges transatlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les armes à feu individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, A la découverte des pirates, 394, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baraque militaire dans les hôpitaux américains de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.80-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeopages.4355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hospital Center de Mars-sur-Allier dans la Nièvre, un gigantesque complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 548, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01542846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation médicale pendant la première guerre mondiale. L’exemple de l’hôpital américain de Saint-Parize-le-Châtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Médecines, 43, pp.68-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeopages.2241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01484391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie de la Grande Guerre, un nouveau champ d'étude ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, L'archéologie de la Grande Guerre, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte d'un poilu sur le tracé du Canal-Seine-Nord-Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, L'archéologie de la Grande Guerre, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Wallonie à l'heure de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2552,705 +2709,548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier archéologique dans les ensembles funéraires des Petites Antilles et de Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Fossurier; Émilie Roux-Capron; Myriam Dohr (coll.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-86, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Petite Seine aux âges des métaux, un passage obligé sur la route de l’étain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Schmitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.158-183, 2021, 978-94-6161-641-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'abordage ! Des armes portatives individuelles découvertes sur les vaisseaux pirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la Piraterie des XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monique Mergoil, 2019, Archéologie de la Piraterie des XVIIe-XVIIIe siècles, 978-2-35518-100-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flibustiers et pirates dans l'Île de Cayenne (Guyane française)</w:t>
+                <w:t xml:space="preserve">Les preuves matérielles d'une occupation littorale inédite de la fin du XVIIe siècle à Saint-Martin (Petites-Antilles): témoins de la présence flibustière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sellier-Ségard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la Piraterie dès XVIIe-XVIIIe siècles</w:t>
+              <w:t xml:space="preserve">Archéologie de la Piraterie des XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monique Mergoil, 2019, Archéologie de la Piraterie des XVIIe-XVIIIe siècles, 978-2-35518-100-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205772v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les preuves matérielles d'une occupation littorale inédite de la fin du XVIIe siècle à Saint-Martin (Petites-Antilles): témoins de la présence flibustière ?</w:t>
+                <w:t xml:space="preserve">Flibustiers et pirates dans l'Île de Cayenne (Guyane française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la Piraterie des XVIIe-XVIIIe siècles</w:t>
+              <w:t xml:space="preserve">Archéologie de la Piraterie dès XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monique Mergoil, 2019, Archéologie de la Piraterie des XVIIe-XVIIIe siècles, 978-2-35518-100-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...118 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blondel</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-04608861v1</w:t>
+                <w:t xml:space="preserve">hal-03205772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3494,204 +3494,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La logistique militaire américaine à travers le mobilier archéologique des hôpitaux américains de la Grande Guerre. France, 1917-1919</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vestiges d'une occupation militaire discontinue de la plaine de l'Arlier (Doubs, 25) de 1815 à 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres autour de l'archéologie des conflits contemporains en Nouvelle-Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Actualités de l'archéologie du haut Jura transfrontalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pontarlier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808353v1</w:t>
+                <w:t xml:space="preserve">hal-03818070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges d'une occupation militaire discontinue de la plaine de l'Arlier (Doubs, 25) de 1815 à 1945</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La logistique militaire américaine à travers le mobilier archéologique des hôpitaux américains de la Grande Guerre. France, 1917-1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités de l'archéologie du haut Jura transfrontalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pontarlier, France</w:t>
+              <w:t xml:space="preserve">Premières rencontres autour de l'archéologie des conflits contemporains en Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818070v1</w:t>
+                <w:t xml:space="preserve">hal-03808353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
               </w:r>
@@ -4087,51 +4087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’Archéologie à la connaissance du réseau logistique américain de la Grande Guerre en France (1917-1919) : Une approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4195,51 +4195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts environnementaux et approches spatiales de la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne (URCA); GEGENAA, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4667,51 +4667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514516v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazelles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bidault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mariette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.hs1.0099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.001.0008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10586" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BKRBZWSV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Larre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellier Nathalie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02864157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02466333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.4355" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.2241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrazin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertholet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fernex" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bardelay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ibba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514516v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazelles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bidault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mariette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.hs1.0099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.001.0008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Larre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10586" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BKRBZWSV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellier Nathalie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02864157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02466333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.4355" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.2241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertholet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fernex" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bardelay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ibba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>