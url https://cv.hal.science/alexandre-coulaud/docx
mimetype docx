--- v1 (2026-04-01)
+++ v2 (2026-05-06)
@@ -896,3389 +896,3389 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05515670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
-[...155 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une archéologie industrielle et médicale du corps expéditionnaire américain en France (1917-1919)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Ouest. Supplément</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Supplément 13 (Archéologie des conflits contemporains. Méthodes, apports et enjeux d’une archéologie en construction)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique militaire américaine à travers le mobilier archéologique des hôpitaux américains de la Grande Guerre, France, 1917-1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Archéologie Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Hors série 1, pp.99-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/raco.hs1.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04762058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le domino du Fort Saint-Louis (Fort-de-France, Martinique) : témoin d'un artisanat antillais à l'époque coloniale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Éditorial] Aujourd’hui, l’archéologie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Archéologie Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2021 (1), pp.8-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/raco.001.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parapluie, l'ombrelle, la canne. Caractérisation des pièces en contexte archéologique caribéen (XVIIIe - XXe siècles)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glace et limonade dans les Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers LandArc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (2021), pp.110-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.10586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944616v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glace et limonade dans les Antilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le parapluie, l'ombrelle, la canne. Caractérisation des pièces en contexte archéologique caribéen (XVIIIe - XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers LandArc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04128457v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation de flibustiers à Saint-Martin ?</w:t>
+                <w:t xml:space="preserve">La logistique militaire américaine à travers la culture matérielle en France durant la Grande Guerre. L’exemple de l’Hospital Center de Mars-sur-Allier (Nièvre), 1917-1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sellier Nathalie</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, A la découverte des pirates, 394, pp.58-61</w:t>
+              <w:t xml:space="preserve">Cahiers LandArc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205855v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La logistique militaire américaine à travers la culture matérielle en France durant la Grande Guerre. L’exemple de l’Hospital Center de Mars-sur-Allier (Nièvre), 1917-1919</w:t>
+                <w:t xml:space="preserve">L'empreinte américaine durant la Grande Guerre, persistances des vestiges américains en France (1917-1919)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers LandArc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31, 21 p</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859985v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'empreinte américaine durant la Grande Guerre, persistances des vestiges américains en France (1917-1919)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fourchettes à extrémité tréflée en alliage cuivreux datées entre la 2e moitié du XVIe et la 1ère moitié du XVIIIe siècle : témoins des échanges transatlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manon Mariette</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Cahiers LandArc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Cahiers LandArc, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951109v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourchettes à extrémité tréflée en alliage cuivreux datées entre la 2e moitié du XVIe et la 1ère moitié du XVIIIe siècle : témoins des échanges transatlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Cahiers LandArc, 34</w:t>
+              <w:t xml:space="preserve">, 2019, 34, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864157v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fourchettes à extrémité tréflée en alliage cuivreux datées entre la 2e moitié du XVIe et la 1ère moitié du XVIIIe siècle : témoins des échanges transatlantiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les armes à feu individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers LandArc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34, 8 p</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, A la découverte des pirates, 394, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860003v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les armes à feu individuelles</w:t>
+                <w:t xml:space="preserve">Une occupation de flibustiers à Saint-Martin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sellier Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, A la découverte des pirates, 394, pp.32-35</w:t>
+              <w:t xml:space="preserve">, 2019, A la découverte des pirates, 394, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205862v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baraque militaire dans les hôpitaux américains de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.80-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeopages.4355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hospital Center de Mars-sur-Allier dans la Nièvre, un gigantesque complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 548, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01542846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation médicale pendant la première guerre mondiale. L’exemple de l’hôpital américain de Saint-Parize-le-Châtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Médecines, 43, pp.68-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeopages.2241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01484391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologie de la Grande Guerre, un nouveau champ d'étude ?</w:t>
+                <w:t xml:space="preserve">La découverte d'un poilu sur le tracé du Canal-Seine-Nord-Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, L'archéologie de la Grande Guerre, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205887v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La découverte d'un poilu sur le tracé du Canal-Seine-Nord-Europe</w:t>
+                <w:t xml:space="preserve">La Wallonie à l'heure de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, L'archéologie de la Grande Guerre, 35</w:t>
+              <w:t xml:space="preserve">, 2014, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205879v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Wallonie à l'heure de la guerre</w:t>
+                <w:t xml:space="preserve">L'archéologie de la Grande Guerre, un nouveau champ d'étude ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34</w:t>
+              <w:t xml:space="preserve">, 2014, L'archéologie de la Grande Guerre, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205891v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier archéologique dans les ensembles funéraires des Petites Antilles et de Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Fossurier; Émilie Roux-Capron; Myriam Dohr (coll.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-86, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Petite Seine aux âges des métaux, un passage obligé sur la route de l’étain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Schmitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.158-183, 2021, 978-94-6161-641-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'abordage ! Des armes portatives individuelles découvertes sur les vaisseaux pirates</w:t>
+                <w:t xml:space="preserve">Flibustiers et pirates dans l'Île de Cayenne (Guyane française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la Piraterie des XVIIe-XVIIIe siècles</w:t>
+              <w:t xml:space="preserve">Archéologie de la Piraterie dès XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monique Mergoil, 2019, Archéologie de la Piraterie des XVIIe-XVIIIe siècles, 978-2-35518-100-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205797v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les preuves matérielles d'une occupation littorale inédite de la fin du XVIIe siècle à Saint-Martin (Petites-Antilles): témoins de la présence flibustière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sellier-Ségard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la Piraterie des XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monique Mergoil, 2019, Archéologie de la Piraterie des XVIIe-XVIIIe siècles, 978-2-35518-100-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flibustiers et pirates dans l'Île de Cayenne (Guyane française)</w:t>
+                <w:t xml:space="preserve">A l'abordage ! Des armes portatives individuelles découvertes sur les vaisseaux pirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la Piraterie dès XVIIe-XVIIIe siècles</w:t>
+              <w:t xml:space="preserve">Archéologie de la Piraterie des XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monique Mergoil, 2019, Archéologie de la Piraterie des XVIIe-XVIIIe siècles, 978-2-35518-100-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle, pré-actes du colloque international Corpus, Dijon, 4-7 juin 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205772v1</w:t>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORPUS, 79 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vestiges d'une occupation militaire discontinue de la plaine de l'Arlier (Doubs, 25) de 1815 à 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités de l'archéologie du haut Jura transfrontalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pontarlier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logistique militaire américaine à travers le mobilier archéologique des hôpitaux américains de la Grande Guerre. France, 1917-1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres autour de l'archéologie des conflits contemporains en Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empreinte morphologique de l'artillerie lourde de la Grande Guerre dans la Montagne de Reims (Marne, France) : apport du LiDAR aéroporté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de l’Archéologie à la connaissance du réseau logistique américain de la Grande Guerre en France (1917-1919) : Une approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Verdun à Caen. L'archéologie des conflits contemporains : méthodes, apports, enjeux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restes d’un soldat français de la Grande Guerre sur le tracé du Canal-Seine-Nord-Europe, Campagne (Oise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre autour de nos aïeux. La mort de plus en plus proche. 8e recontre du Gaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Weydert; Stéfan Tzortzis; Anne Richier; Laetitia Lanteri; Hervé Guy, May 2016, Marseille, France. pp.209-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites perchés à caractère défensif en Côte-d’Or (Bourgogne) – État des connaissances et nouvelles données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ibba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habitats de hauteur et fortifiés à l’âge du Bronze et au premier âge du Fer entre Alpes et Massif central</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Delrieu; Robin Furestier, Feb 2016, Orgnac-L’Aven, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE OXNIT DENSITY LAW IN CRISTAL PACKAGE: AN EASY WAY TO PREDICT THE COMPOSITION OF DISSOLVED OXIDE IN NITRATE SOLUTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fernex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bardelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International conference on Nuclear Criticality Safety, ICNC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'empreinte américaine durant la Grande Guerre, persistances des vestiges américains en France (1917-1919)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impacts environnementaux et approches spatiales de la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne (URCA); GEGENAA, Sep 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer pour une archéologie ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05509090v1</w:t>
-              </w:r>
-[...919 lines deleted...]
-                <w:t xml:space="preserve">hal-02953993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4667,51 +4667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514516v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazelles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bidault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mariette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.hs1.0099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.001.0008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Larre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10586" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BKRBZWSV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellier Nathalie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02864157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02466333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.4355" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.2241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertholet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fernex" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bardelay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877300v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ibba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514516v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazelles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bidault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mariette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.hs1.0099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.001.0008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10586" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BKRBZWSV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Larre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02864157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellier Nathalie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02466333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.4355" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.2241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205786v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertholet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ibba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fernex" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bardelay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poisson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>