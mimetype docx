--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -896,1653 +896,1810 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05515670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle, pré-actes du colloque international Corpus, Dijon, 4-7 juin 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORPUS, 79 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une archéologie industrielle et médicale du corps expéditionnaire américain en France (1917-1919)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Ouest. Supplément</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Supplément 13 (Archéologie des conflits contemporains. Méthodes, apports et enjeux d’une archéologie en construction)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique militaire américaine à travers le mobilier archéologique des hôpitaux américains de la Grande Guerre, France, 1917-1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Archéologie Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Hors série 1, pp.99-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/raco.hs1.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04762058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le domino du Fort Saint-Louis (Fort-de-France, Martinique) : témoin d'un artisanat antillais à l'époque coloniale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Éditorial] Aujourd’hui, l’archéologie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Archéologie Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2021 (1), pp.8-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/raco.001.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glace et limonade dans les Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (2021), pp.110-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeopages.10586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parapluie, l'ombrelle, la canne. Caractérisation des pièces en contexte archéologique caribéen (XVIIIe - XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique militaire américaine à travers la culture matérielle en France durant la Grande Guerre. L’exemple de l’Hospital Center de Mars-sur-Allier (Nièvre), 1917-1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte américaine durant la Grande Guerre, persistances des vestiges américains en France (1917-1919)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourchettes à extrémité tréflée en alliage cuivreux datées entre la 2e moitié du XVIe et la 1ère moitié du XVIIIe siècle : témoins des échanges transatlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Cahiers LandArc, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourchettes à extrémité tréflée en alliage cuivreux datées entre la 2e moitié du XVIe et la 1ère moitié du XVIIIe siècle : témoins des échanges transatlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les armes à feu individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, A la découverte des pirates, 394, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation de flibustiers à Saint-Martin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sellier Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, A la découverte des pirates, 394, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baraque militaire dans les hôpitaux américains de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.80-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeopages.4355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hospital Center de Mars-sur-Allier dans la Nièvre, un gigantesque complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 548, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01542846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation médicale pendant la première guerre mondiale. L’exemple de l’hôpital américain de Saint-Parize-le-Châtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Médecines, 43, pp.68-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeopages.2241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01484391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte d'un poilu sur le tracé du Canal-Seine-Nord-Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, L'archéologie de la Grande Guerre, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Wallonie à l'heure de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie de la Grande Guerre, un nouveau champ d'étude ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, L'archéologie de la Grande Guerre, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2552,705 +2709,548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier archéologique dans les ensembles funéraires des Petites Antilles et de Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Fossurier; Émilie Roux-Capron; Myriam Dohr (coll.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-86, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Petite Seine aux âges des métaux, un passage obligé sur la route de l’étain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Schmitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.158-183, 2021, 978-94-6161-641-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flibustiers et pirates dans l'Île de Cayenne (Guyane française)</w:t>
+                <w:t xml:space="preserve">Les preuves matérielles d'une occupation littorale inédite de la fin du XVIIe siècle à Saint-Martin (Petites-Antilles): témoins de la présence flibustière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sellier-Ségard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la Piraterie dès XVIIe-XVIIIe siècles</w:t>
+              <w:t xml:space="preserve">Archéologie de la Piraterie des XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monique Mergoil, 2019, Archéologie de la Piraterie des XVIIe-XVIIIe siècles, 978-2-35518-100-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205772v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les preuves matérielles d'une occupation littorale inédite de la fin du XVIIe siècle à Saint-Martin (Petites-Antilles): témoins de la présence flibustière ?</w:t>
+                <w:t xml:space="preserve">Flibustiers et pirates dans l'Île de Cayenne (Guyane française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la Piraterie des XVIIe-XVIIIe siècles</w:t>
+              <w:t xml:space="preserve">Archéologie de la Piraterie dès XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monique Mergoil, 2019, Archéologie de la Piraterie des XVIIe-XVIIIe siècles, 978-2-35518-100-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205786v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'abordage ! Des armes portatives individuelles découvertes sur les vaisseaux pirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la Piraterie des XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monique Mergoil, 2019, Archéologie de la Piraterie des XVIIe-XVIIIe siècles, 978-2-35518-100-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205797v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04608861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3376,51 +3376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres autour de l'archéologie des conflits contemporains en Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3708,51 +3708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’Archéologie à la connaissance du réseau logistique américain de la Grande Guerre en France (1917-1919) : Une approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4088,51 +4088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts environnementaux et approches spatiales de la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne (URCA); GEGENAA, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4667,51 +4667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514516v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazelles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bidault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mariette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.hs1.0099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.001.0008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10586" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BKRBZWSV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Larre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02864157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellier Nathalie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02466333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.4355" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.2241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205786v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertholet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ibba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fernex" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bardelay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poisson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514516v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazelles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bidault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mariette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.hs1.0099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.001.0008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10586" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BKRBZWSV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Larre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859985v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02864157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellier Nathalie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02466333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.4355" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.2241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertholet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ibba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fernex" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bardelay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poisson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03205878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>