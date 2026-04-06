--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1321,200 +1321,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Financial natives: Real estate developers at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Shimbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Competition and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1024529420920234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02515085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La face cachée de l'urbanisme commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496563v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-02515085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logements des promoteurs privés : quelle géographie ?</w:t>
               </w:r>
@@ -1801,196 +1801,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail de construction d’une place de marché : centres commerciaux et salons de professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.161-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.016.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le centre commercial comme levier des politiques urbaines d’attractivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 164-165 (1-2), pp.211-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.164.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367795v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01367792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation du modèle immobilier des centres commerciaux</w:t>
               </w:r>
@@ -3103,273 +3103,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organisation et animation du Forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Souami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum acteurs-chercheurs "L’économie de l’aménagement à l’épreuve des transitions. Quelles nouvelles approches pour mesurer les valeurs des opérations d’aménagement ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Aménager le Grand Paris et le Laboratoire d’Initiatives Foncières Innovantes (LIFTI), Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un choc d’offres aura-t-il un impact sur les prix immobilier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales du Logement et de la Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Batiactu, Jun 2024, Cité internationale universitaire de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi des données numériques dans les études urbaines ? Le cas des navigations sur les annonces immobilières en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire POPSU « Ville numérique : nouvelles données et compréhension des modes de vie métropolitains »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, POPSU, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937813v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04617267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles théories de la valeur et quelles alternatives ?</w:t>
               </w:r>
@@ -3625,165 +3625,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Observer les micro-marchés résidentiels locaux avec l'open data : une approche typologique croisant DVF et Sitadel2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier "Comprendre et manipuler les données habitat pour analyser les marchés immobiliers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEE; Région Sud Provence Alpes Côte d'Azur; AGAM, Nov 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’emballement du prix des logements en France : Contexte et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-penser les futurs de la ville : les 10 ans du LabEx Futurs Urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx Futurs Urbains, Jun 2021, Champs-sur-marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937908v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04937973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Intelligence Artificielle Territoriale » : quel intérêt pour les sciences sociales ?</w:t>
               </w:r>
@@ -3970,165 +3970,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’un logement ? Une méthodologie pour identifier le secteur résidentiel dans le fichier DVF (Demande de Valeurs Foncières) grâce aux données SITADEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Atelier du foncier (Réseau des Jeunes Chercheurs sur le Foncier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles données pour analyser les marchés immobiliers locaux ? Apports et usages du fichier DVF (Demande de Valeurs Foncières)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’unité « Mobilité, Logement et Entourage » de l'INED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362059v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02362052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où faire couler le béton ? La construction gestionnaire de la valeur immobilière des villes françaises par les entreprises de promotion</w:t>
               </w:r>
@@ -4183,64 +4183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociology of Quantification to Open New Perspectives on Financialization of Cities: Some Reflections backed by a First Research Fieldwork on Lyon’s Metropolis Developers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Shimbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4768,260 +4768,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment reconstituer les chiffres de la promotion immobilière en France ? Retours sur une utilisation croisée des données Sitadel, Rpls et Ecln</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter le marché immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géographie-Cités, Université Paris 7 Diderot, Jul 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est l’impact de la mobilisation locale sur le développement des centres commerciaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs en géographie du commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reading French and Brazilian urban studies on real estate development an historical perspective on financialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Shimbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference “The Real Estate/Financial Complex” September 20-22, 2017, Belgium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678811v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01563247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires de profit : les entreprises immobilières et la production de la ville</w:t>
               </w:r>
@@ -5296,51 +5296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilité de la notion de plateforme pour une sociologie économique des places de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Doctorale de l'IDHE : « Marchés, organisations, institutions » de l'ENS Cachan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5672,51 +5672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145017v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bl&#233;haut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Juillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;Orazio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jourdheuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Shimbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024529420920234" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.736.0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.581.0041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.016.0161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1550/9782759227631/la-concertation-est-elle-rentable?" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armanet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;orazio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535999v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145017v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bl&#233;haut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Juillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;Orazio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jourdheuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Shimbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024529420920234" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.736.0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.581.0041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.016.0161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1550/9782759227631/la-concertation-est-elle-rentable?" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armanet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;orazio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535999v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>