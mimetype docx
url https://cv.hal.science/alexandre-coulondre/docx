--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -1321,200 +1321,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La face cachée de l'urbanisme commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Financial natives: Real estate developers at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Shimbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Competition and Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1024529420920234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02515085v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02496563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logements des promoteurs privés : quelle géographie ?</w:t>
               </w:r>
@@ -1801,196 +1801,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le centre commercial comme levier des politiques urbaines d’attractivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164-165 (1-2), pp.211-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.164.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail de construction d’une place de marché : centres commerciaux et salons de professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.161-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.016.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.016.0161⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01367792v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01367795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation du modèle immobilier des centres commerciaux</w:t>
               </w:r>
@@ -3103,273 +3103,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un choc d’offres aura-t-il un impact sur les prix immobilier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises Nationales du Logement et de la Ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Batiactu, Jun 2024, Cité internationale universitaire de Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi des données numériques dans les études urbaines ? Le cas des navigations sur les annonces immobilières en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire POPSU « Ville numérique : nouvelles données et compréhension des modes de vie métropolitains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, POPSU, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organisation et animation du Forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Souami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum acteurs-chercheurs "L’économie de l’aménagement à l’épreuve des transitions. Quelles nouvelles approches pour mesurer les valeurs des opérations d’aménagement ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Aménager le Grand Paris et le Laboratoire d’Initiatives Foncières Innovantes (LIFTI), Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617267v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04937813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles théories de la valeur et quelles alternatives ?</w:t>
               </w:r>
@@ -3625,165 +3625,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’emballement du prix des logements en France : Contexte et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Re-penser les futurs de la ville : les 10 ans du LabEx Futurs Urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx Futurs Urbains, Jun 2021, Champs-sur-marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Observer les micro-marchés résidentiels locaux avec l'open data : une approche typologique croisant DVF et Sitadel2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Comprendre et manipuler les données habitat pour analyser les marchés immobiliers"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEE; Région Sud Provence Alpes Côte d'Azur; AGAM, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937973v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04937908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Intelligence Artificielle Territoriale » : quel intérêt pour les sciences sociales ?</w:t>
               </w:r>
@@ -4183,64 +4183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociology of Quantification to Open New Perspectives on Financialization of Cities: Some Reflections backed by a First Research Fieldwork on Lyon’s Metropolis Developers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Shimbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4492,165 +4492,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les métropoles en croissance sont-elles dénuées de toutes formes de décroissance ? Le cas d’une typologie des micro-marchés du logement à Bordeaux Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « décroissance urbaine et déprise foncière » de la Revue Foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01821332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intégrer la critique sans limiter le gain : comment les promoteurs de centres commerciaux gèrent-ils la mobilisation locale contre leurs projets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « commerce du futur, futurs du commerce »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01821349v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01821332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire des mètres carrés et des profits : une sociologie économique des entreprises immobilières</w:t>
               </w:r>
@@ -4768,260 +4768,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reading French and Brazilian urban studies on real estate development an historical perspective on financialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Shimbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Conference “The Real Estate/Financial Complex” September 20-22, 2017, Belgium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment reconstituer les chiffres de la promotion immobilière en France ? Retours sur une utilisation croisée des données Sitadel, Rpls et Ecln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter le marché immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géographie-Cités, Université Paris 7 Diderot, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l’impact de la mobilisation locale sur le développement des centres commerciaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des jeunes chercheurs en géographie du commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658478v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01678811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires de profit : les entreprises immobilières et la production de la ville</w:t>
               </w:r>
@@ -5296,51 +5296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilité de la notion de plateforme pour une sociologie économique des places de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Doctorale de l'IDHE : « Marchés, organisations, institutions » de l'ENS Cachan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5672,51 +5672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145017v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bl&#233;haut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Juillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;Orazio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jourdheuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Shimbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024529420920234" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.736.0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.581.0041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.016.0161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1550/9782759227631/la-concertation-est-elle-rentable?" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armanet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;orazio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535999v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145017v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bl&#233;haut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Juillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;Orazio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jourdheuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Shimbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024529420920234" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.736.0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.581.0041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.016.0161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1550/9782759227631/la-concertation-est-elle-rentable?" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armanet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;orazio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821349v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658478v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535999v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>