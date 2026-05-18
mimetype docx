--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1321,200 +1321,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Financial natives: Real estate developers at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Shimbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Competition and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1024529420920234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02515085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La face cachée de l'urbanisme commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496563v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-02515085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logements des promoteurs privés : quelle géographie ?</w:t>
               </w:r>
@@ -1654,343 +1654,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La création de profit par les promoteurs immobiliers. Etude sur le travail entrepreneurial de qualification des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.581.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire la valeur marchande d’un lieu : les promoteurs et la création des centres commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail de construction d’une place de marché : centres commerciaux et salons de professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfs.581.0041⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.161-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.016.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le centre commercial comme levier des politiques urbaines d’attractivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 164-165 (1-2), pp.211-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.164.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367795v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01367792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation du modèle immobilier des centres commerciaux</w:t>
               </w:r>
@@ -3103,273 +3103,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organisation et animation du Forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Souami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum acteurs-chercheurs "L’économie de l’aménagement à l’épreuve des transitions. Quelles nouvelles approches pour mesurer les valeurs des opérations d’aménagement ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Aménager le Grand Paris et le Laboratoire d’Initiatives Foncières Innovantes (LIFTI), Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un choc d’offres aura-t-il un impact sur les prix immobilier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales du Logement et de la Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Batiactu, Jun 2024, Cité internationale universitaire de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi des données numériques dans les études urbaines ? Le cas des navigations sur les annonces immobilières en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire POPSU « Ville numérique : nouvelles données et compréhension des modes de vie métropolitains »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, POPSU, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937813v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04617267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles théories de la valeur et quelles alternatives ?</w:t>
               </w:r>
@@ -3625,165 +3625,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Observer les micro-marchés résidentiels locaux avec l'open data : une approche typologique croisant DVF et Sitadel2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier "Comprendre et manipuler les données habitat pour analyser les marchés immobiliers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEE; Région Sud Provence Alpes Côte d'Azur; AGAM, Nov 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’emballement du prix des logements en France : Contexte et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-penser les futurs de la ville : les 10 ans du LabEx Futurs Urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx Futurs Urbains, Jun 2021, Champs-sur-marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937908v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04937973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Intelligence Artificielle Territoriale » : quel intérêt pour les sciences sociales ?</w:t>
               </w:r>
@@ -3970,165 +3970,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles données pour analyser les marchés immobiliers locaux ? Apports et usages du fichier DVF (Demande de Valeurs Foncières)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’unité « Mobilité, Logement et Entourage » de l'INED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un logement ? Une méthodologie pour identifier le secteur résidentiel dans le fichier DVF (Demande de Valeurs Foncières) grâce aux données SITADEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Atelier du foncier (Réseau des Jeunes Chercheurs sur le Foncier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362052v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02362059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où faire couler le béton ? La construction gestionnaire de la valeur immobilière des villes françaises par les entreprises de promotion</w:t>
               </w:r>
@@ -4177,480 +4177,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La géographie de la promotion immobilière est-elle un révélateur de la valeur des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.187-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une sociologie de la valorisation des espaces urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe "Environnements" du laboratoire PACTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sociology of Quantification to Open New Perspectives on Financialization of Cities: Some Reflections backed by a First Research Fieldwork on Lyon’s Metropolis Developers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Shimbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financialization and urban studies: cross-sectional views Europe and Latin America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, São Carlos (SP), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02964092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de &amp;quot;valorisation&amp;quot; du point de vue d’un économiste et d’un sociologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GT "Production urbaine et marchés", Labex « Futurs Urbains »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01821343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La géographie de la promotion immobilière est-elle un révélateur de la valeur des territoires ?</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer la critique sans limiter le gain : comment les promoteurs de centres commerciaux gèrent-ils la mobilisation locale contre leurs projets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.187-193</w:t>
+              <w:t xml:space="preserve">Colloque « commerce du futur, futurs du commerce »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01821349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métropoles en croissance sont-elles dénuées de toutes formes de décroissance ? Le cas d’une typologie des micro-marchés du logement à Bordeaux Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « décroissance urbaine et déprise foncière » de la Revue Foncière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01821332v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01821349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire des mètres carrés et des profits : une sociologie économique des entreprises immobilières</w:t>
               </w:r>
@@ -4774,64 +4774,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading French and Brazilian urban studies on real estate development an historical perspective on financialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Shimbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4863,165 +4863,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel est l’impact de la mobilisation locale sur le développement des centres commerciaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs en géographie du commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment reconstituer les chiffres de la promotion immobilière en France ? Retours sur une utilisation croisée des données Sitadel, Rpls et Ecln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter le marché immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géographie-Cités, Université Paris 7 Diderot, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563247v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01658478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires de profit : les entreprises immobilières et la production de la ville</w:t>
               </w:r>
@@ -5296,51 +5296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilité de la notion de plateforme pour une sociologie économique des places de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Doctorale de l'IDHE : « Marchés, organisations, institutions » de l'ENS Cachan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5672,51 +5672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145017v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bl&#233;haut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Juillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;Orazio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jourdheuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Shimbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024529420920234" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.736.0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.581.0041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.016.0161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1550/9782759227631/la-concertation-est-elle-rentable?" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armanet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;orazio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821349v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658478v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535999v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05145017v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lasserre-Bigorry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bl&#233;haut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Juillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;Orazio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jourdheuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Shimbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024529420920234" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.736.0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.581.0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brailly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.016.0161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.164.0211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1550/9782759227631/la-concertation-est-elle-rentable?" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armanet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;orazio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535999v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>