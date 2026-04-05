--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -100,178 +100,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles in vitro d'interaction des microbiotes avec les xénobiotiques, antibiotiques et médicaments</w:t>
+                <w:t xml:space="preserve">Modèles in vitro d'interaction des microbiotes avec les xénobiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Villéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées de la microbiomique : Préfigurer le futur de la microbiomique, des aspects fondamentaux à la translation industrielle et clinique (JMics 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">École d'été Microbhealthdis : Rôle du Microbiome dans la Santé et la Maladie [Summer School Microbhealthdis : Microbiome role in Health and Diseases]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Sep 2025, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425656v1</w:t>
+                <w:t xml:space="preserve">hal-05425677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles in vitro d'interaction des microbiotes avec les xénobiotiques</w:t>
+                <w:t xml:space="preserve">Modèles in vitro d'interaction des microbiotes avec les xénobiotiques, antibiotiques et médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Villéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'été Microbhealthdis : Rôle du Microbiome dans la Santé et la Maladie [Summer School Microbhealthdis : Microbiome role in Health and Diseases]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Sep 2025, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">Les journées de la microbiomique : Préfigurer le futur de la microbiomique, des aspects fondamentaux à la translation industrielle et clinique (JMics 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425677v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding host–pathogen interactions: a metabolomic exploration of Legionella pneumophila infection in amoebae</w:t>
               </w:r>
@@ -376,277 +376,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila subverts the antioxidant defenses of its amoeba host &amp;lt;i&amp;gt;A. castellanii&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Hay</w:t>
+                <w:t xml:space="preserve">La communication inter-espèce chez les légionelles : les récepteurs orphelins chez Legionella longbeachae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sastine Hie Nkoumondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Herran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SympoLegio 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société française de microbiologie (SFM), Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Société française de microbiologie (SFT), Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456462v1</w:t>
+                <w:t xml:space="preserve">hal-05425640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication inter-espèce chez les légionelles : les récepteurs orphelins chez Legionella longbeachae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joana Bain</w:t>
+                <w:t xml:space="preserve">Legionella pneumophila subverts the antioxidant defenses of its amoeba host &amp;lt;i&amp;gt;A. castellanii&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Herran</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SympoLegio 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société française de microbiologie (SFT), Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Société française de microbiologie (SFM), Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425640v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of oxidative stress in the infection process of &amp;lt;i&amp;gt;A. castellanii&amp;lt;/i&amp;gt; by &amp;lt;i&amp;gt;L. pneumophila&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -684,51 +684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Society Annual Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Microbiology Society, Apr 2024, Edimbourg, United Kingdom</w:t>
@@ -809,51 +809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth International Meeting on the Biology and Pathogenicity of Free-living Amoebae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
@@ -1413,429 +1413,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of QSAR Approach to Assess the Effects of Organic Pollutants on Bacterial Virulence Factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+                <w:t xml:space="preserve">Exposure to endocrine disruptors promotes biofilm formation and contributes to increased virulence of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boisgrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11061375⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.740-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.13190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116613v1</w:t>
+                <w:t xml:space="preserve">hal-04230193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to endocrine disruptors promotes biofilm formation and contributes to increased virulence of Pseudomonas aeruginosa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+                <w:t xml:space="preserve">In vitro reciprocal interactions between yeasts from human cutaneous mycobiota and parabens used in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benlaassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Ecale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Boisgrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.740-756. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 370, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.13190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnac124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230193v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro reciprocal interactions between yeasts from human cutaneous mycobiota and parabens used in cosmetics</w:t>
+                <w:t xml:space="preserve">Application of QSAR Approach to Assess the Effects of Organic Pollutants on Bacterial Virulence Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benlaassri</w:t>
+                <w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Ecale</w:t>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Jandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 370, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnac124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11061375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556514v1</w:t>
+                <w:t xml:space="preserve">hal-04116613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Legionella pneumophila to phthalates and their substitutes</w:t>
               </w:r>
@@ -1981,51 +1981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2072,103 +2072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The risk of bacterial virulence in the face of concentrated river pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Al Badany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Jandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water quality research journal of Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58 (3), pp.199-214. </w:t>
@@ -2219,51 +2219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an in vitro Model of Human Gut Microbiota for Screening the Reciprocal Interactions With Antibiotics, Drugs, and Xenobiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz El Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Ecale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,51 +2474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legionella spp. all ears? The broad occurrence of quorum sensing elements outside Legionella pneumophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Herran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2738,51 +2738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro sensitivity of 30 anaerobic bacterial strains of the human intestinal core microbiota to antibiotics: Culture and LC-MS/MS approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Ecale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz El Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,51 +3179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Ecale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sastine Hie Nkoumondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Bain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400164v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisgrollier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rosay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crepin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2024.100338" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13190" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlaassri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1292233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wqrj.2023.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Houari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.828359" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat&#8208;lessard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13322" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Laparre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manilduth Ramnath" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102314" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04160-14" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857499v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ouchiha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066642" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crepin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Beury-Cirou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120303484" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cirou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200936q" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1030-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-908X6W8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diallo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Burini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01023.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425696v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425656v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425640v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sastine Hie Nkoumondo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Bain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400164v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisgrollier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rosay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crepin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2024.100338" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlaassri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1292233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wqrj.2023.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Houari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.828359" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat&#8208;lessard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13322" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Laparre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manilduth Ramnath" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102314" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04160-14" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857499v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ouchiha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066642" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crepin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Beury-Cirou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120303484" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cirou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200936q" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1030-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-908X6W8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diallo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Burini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01023.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425696v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>