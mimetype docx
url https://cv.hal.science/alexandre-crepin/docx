--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1001,267 +1001,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la communication moléculaire chez Borrelia afzelii et Borrelia garinii.</w:t>
+                <w:t xml:space="preserve">Rhodococcus erythropolis: a biocontrol agent altering the social virulence of phytopathogenic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verdon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès TMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425564v1</w:t>
+                <w:t xml:space="preserve">hal-05611270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude de la communication moléculaire chez Borrelia afzelii et Borrelia garinii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès TMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation after binding to the AmiC bacterial protein: Mechanism of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Young Microbiologists Symposium on Microbe Signalling, Organisation and Pathogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, DUNDEE, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1271,51 +1396,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legionella pneumophila subverts the antioxidant defenses of its amoeba host Acanthamoeba castellanii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1364,92 +1489,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, pp.100338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crmicr.2024.100338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to endocrine disruptors promotes biofilm formation and contributes to increased virulence of Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1498,3421 +1623,3546 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Boisgrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (6), pp.740-756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1758-2229.13190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro reciprocal interactions between yeasts from human cutaneous mycobiota and parabens used in cosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benlaassri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Ecale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 370, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsle/fnac124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of QSAR Approach to Assess the Effects of Organic Pollutants on Bacterial Virulence Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Jandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (6), pp.1375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms11061375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Legionella pneumophila to phthalates and their substitutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alafaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izelenn Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.22145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-49426-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of endocrine disruptors on bacterial virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1292233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The risk of bacterial virulence in the face of concentrated river pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Al Badany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Jandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water quality research journal of Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58 (3), pp.199-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wqrj.2023.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an in vitro Model of Human Gut Microbiota for Screening the Reciprocal Interactions With Antibiotics, Drugs, and Xenobiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz El Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Ecale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.828359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2022.828359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legionella spp. all ears? The broad occurrence of quorum sensing elements outside Legionella pneumophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Herran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (4), pp.evab032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evab032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of actin in the uptake of sucrose and valine in the tap root and leaf of sugar beet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Fleurat‐lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172 (1), pp.218-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.13322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro sensitivity of 30 anaerobic bacterial strains of the human intestinal core microbiota to antibiotics: Culture and LC-MS/MS approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Ecale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz El Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Laparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manilduth Ramnath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaerobe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 67, pp.102314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2020.102314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of Biofilm Formation: Jamming of Sessile-Associated Rhizobial Communication by Rhodococcal Quorum-Quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (15), pp.8241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22158241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Individual Bacterial Microbiota of Questing Ixodes ricinus Nymphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alafaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Beaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (7), pp.1526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9071526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Ecale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.3978. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aliphatic amidase AmiE is involved in regulation of Pseudomonas aeruginosa virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takfarinas Kentache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.41178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep41178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type III Secretion System and Virulence Markers Highlight Similarities and Differences between Human- and Plant-Associated Pseudomonads Related to Pseudomonas fluorescens and P. putida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Decoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (7), pp.2579 - 2590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.04160-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Planta Biocontrol of Pectobacterium atrosepticum by Rhodococcus erythropolis Involves Silencing of Pathogen Communication by the Rhodococcal Gamma-Lactone Catabolic Pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.e66642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0066642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Acyl Homoserine Lactones in Diverse Pectobacterium and Dickeya Plant Pathogens: Diversity, Abundance, and Involvement in Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (3), pp.3484 - 3497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s120303484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catabolic Pathway of Gamma-caprolactone in the Biocontrol Agent Rhodococcus erythropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (1), pp.206 - 216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/pr200936q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quorum sensing signaling molecules produced by reference and emerging soft-rot bacteria (Dickeya and Pectobacterium spp.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), pp.e35176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0035176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological control of pathogen communication in the rhizosphere: A novel approach applied to potato soft rot due to Pectobacterium atrosepticum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Tannières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 358 (1-2), pp.27-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-011-1030-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and recent advances in biological control mediated through the potato rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Burini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (3), pp.351-364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01023.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of endocrine disruptors on Pseudomonas aeruginosa biofilm formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+                <w:t xml:space="preserve">Rhodococcus erythropolis: a biocontrol agent altering the social virulence of phytopathogenic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369625v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des perturbateurs endocriniens sur la survie et la virulence de pathogènes bactériens associés aux microbiotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of endocrine disruptors on Pseudomonas aeruginosa biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Manac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Calvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiroux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès Microbes de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Eurobiofilms2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425696v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The involvement of the ami operon in Pseudomonas aeruginosa virulence regulation and biofilm formation reveals new functions for the amidase AmiE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Dufour</w:t>
+                <w:t xml:space="preserve">Effets des perturbateurs endocriniens sur la survie et la virulence de pathogènes bactériens associés aux microbiotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Boisgrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">16e congrès Microbes de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969426v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The involvement of the ami operon in Pseudomonas aeruginosa virulence regulation and biofilm formation reveals new functions for the amidase AmiE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le « C-type Natriuretic Peptide » (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa : Présentation du mécanisme d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takfarinas Kentache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5059,51 +5309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425656v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425640v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sastine Hie Nkoumondo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Bain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400164v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisgrollier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rosay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crepin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2024.100338" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlaassri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1292233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wqrj.2023.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Houari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.828359" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat&#8208;lessard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13322" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Laparre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manilduth Ramnath" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102314" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04160-14" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857499v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ouchiha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066642" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crepin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Beury-Cirou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120303484" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cirou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200936q" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1030-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-908X6W8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diallo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Burini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01023.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425696v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425656v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425640v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sastine Hie Nkoumondo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Bain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400164v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisgrollier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rosay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crepin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2024.100338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13190" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlaassri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Jandry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061375" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1292233" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al Badany" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wqrj.2023.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Houari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.828359" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat&#8208;lessard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13322" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Laparre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manilduth Ramnath" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2020.102314" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bergeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04160-14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ouchiha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066642" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crepin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Beury-Cirou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120303484" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cirou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200936q" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-1030-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-908X6W8H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diallo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Burini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01023.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425696v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>