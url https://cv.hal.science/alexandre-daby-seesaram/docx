--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -235,421 +235,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element neural network interpolation: Part II—hybridisation with the proper generalised decomposition for non-linear surrogate modelling</w:t>
+                <w:t xml:space="preserve">Finite Element Neural Network Interpolation. Part I: Interpretable and Adaptive Discretization for Solving PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kateřina Škardová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kateřina Škardová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Genet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-025-02676-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-025-02677-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828451v1</w:t>
+                <w:t xml:space="preserve">hal-04828461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-order reduction framework for non-linear dynamics problems involving multiple non-parameterised loading configurations for damage assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element neural network interpolation: Part II—hybridisation with the proper generalised decomposition for non-linear surrogate modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fau</w:t>
+                <w:t xml:space="preserve">Kateřina Škardová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Genet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-024-02586-x⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-025-02676-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847077v1</w:t>
+                <w:t xml:space="preserve">hal-04828451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Neural Network Interpolation. Part I: Interpretable and Adaptive Discretization for Solving PDEs</w:t>
+                <w:t xml:space="preserve">Model-order reduction framework for non-linear dynamics problems involving multiple non-parameterised loading configurations for damage assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kateřina Škardová</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Genet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-025-02677-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-024-02586-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828461v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid frequency-temporal reduced-order method for nonlinear dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111, pp.13669-13689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -715,90 +715,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèles en dynamique non-linéaire pour la simulation de structures soumises à une famille de chargements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -823,90 +823,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèles en dynamique non-linéaire pour la simulation de structures soumises à une famille de chargements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -925,312 +925,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a model-order reduction strategy for nonlinear dynamics parametric simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reduced-order modeling methods for the construction of virtual charts in nonlinear dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering - ECCOMAS Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125809v1</w:t>
+                <w:t xml:space="preserve">hal-04065707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order modeling methods for the construction of virtual charts in nonlinear dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards a model-order reduction strategy for nonlinear dynamics parametric simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering - ECCOMAS Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065707v1</w:t>
+                <w:t xml:space="preserve">hal-04125809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèles pour la construction d'abaques numériques pour les problèmes non linéaires en dynamique vibratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1255,90 +1255,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-order reduction for nonlinear dynamics including nonlinearities induced by damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ECCOMAS Young Investigators Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Valence, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1404,64 +1404,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuROM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Škardová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Genet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1546,51 +1546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique-chimie PSI-PSI* Concours X, ENS, CentraleSupélec, Mines-Ponts, CCINP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeven Janny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1666,51 +1666,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Optimal Multi-query Framework based on Model-order Reduction for Non-linear Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solid mechanics [physics.class-ph]. Université Paris-Saclay, 2023. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UPAST157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1769,90 +1769,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced LATIN-PGD in a multi-query framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Gif Sur Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1967,51 +1967,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8724E069"/>
+    <w:nsid w:val="0AD87CFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2198,51 +2198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-daby-seesaram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2374-0971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245178600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2165159474176327660168" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828451v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina &#352;kardov&#225;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02676-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Charbonnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02586-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02677-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08513-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/YIC2021.2021.13255" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58af068e4cfa81de00574d19f92f9b803e83d9f4;origin=https://doi.org/10.5281/zenodo.13772740;visit=swh:1:snp:e484c7bbad73c9e02b37e3743e50bf7917e25a7c;anchor=swh:1:rel:9fe3e16718ac015e455f96972aa5f87c39e8c657" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Redaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04555791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-daby-seesaram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2374-0971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245178600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2165159474176327660168" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina &#352;kardov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02677-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02676-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Charbonnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02586-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08513-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/YIC2021.2021.13255" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58af068e4cfa81de00574d19f92f9b803e83d9f4;origin=https://doi.org/10.5281/zenodo.13772740;visit=swh:1:snp:e484c7bbad73c9e02b37e3743e50bf7917e25a7c;anchor=swh:1:rel:9fe3e16718ac015e455f96972aa5f87c39e8c657" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Redaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04555791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>