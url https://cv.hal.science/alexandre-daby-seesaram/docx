--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -142,50 +142,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2165159474176327660168</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=dGOOSQcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -227,471 +248,471 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Neural Network Interpolation. Part I: Interpretable and Adaptive Discretization for Solving PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Škardová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Genet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-025-02677-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element neural network interpolation: Part II—hybridisation with the proper generalised decomposition for non-linear surrogate modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model-order reduction framework for non-linear dynamics problems involving multiple non-parameterised loading configurations for damage assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Genet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-024-02586-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-025-02676-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04828451v1</w:t>
+                <w:t xml:space="preserve">hal-04847077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-order reduction framework for non-linear dynamics problems involving multiple non-parameterised loading configurations for damage assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element neural network interpolation: Part II—hybridisation with the proper generalised decomposition for non-linear surrogate modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fau</w:t>
+                <w:t xml:space="preserve">Kateřina Škardová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Genet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-025-02676-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-024-02586-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04847077v1</w:t>
+                <w:t xml:space="preserve">hal-04828451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid frequency-temporal reduced-order method for nonlinear dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111, pp.13669-13689. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-023-08513-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -701,686 +722,686 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèles en dynamique non-linéaire pour la simulation de structures soumises à une famille de chargements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèles en dynamique non-linéaire pour la simulation de structures soumises à une famille de chargements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-order modeling methods for the construction of virtual charts in nonlinear dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering - ECCOMAS Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a model-order reduction strategy for nonlinear dynamics parametric simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèles pour la construction d'abaques numériques pour les problèmes non linéaires en dynamique vibratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-order reduction for nonlinear dynamics including nonlinearities induced by damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ECCOMAS Young Investigators Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Valence, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/YIC2021.2021.13255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1390,126 +1411,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuROM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kateřina Škardová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Genet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:58af068e4cfa81de00574d19f92f9b803e83d9f4;origin=https://doi.org/10.5281/zenodo.13772740;visit=swh:1:snp:e484c7bbad73c9e02b37e3743e50bf7917e25a7c;anchor=swh:1:rel:9fe3e16718ac015e455f96972aa5f87c39e8c657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1519,130 +1540,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique-chimie PSI-PSI* Concours X, ENS, CentraleSupélec, Mines-Ponts, CCINP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeven Janny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Redaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, Oraux corrigés, 2020, 978-2-340-03751-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1652,100 +1673,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Optimal Multi-query Framework based on Model-order Reduction for Non-linear Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solid mechanics [physics.class-ph]. Université Paris-Saclay, 2023. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023UPAST157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04555791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1755,151 +1776,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced LATIN-PGD in a multi-query framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Daby-Seesaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Gif Sur Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1967,51 +1988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AD87CFC"/>
+    <w:nsid w:val="ECBD316C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2198,51 +2219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-daby-seesaram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2374-0971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245178600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2165159474176327660168" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina &#352;kardov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02677-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02676-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Charbonnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02586-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08513-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/YIC2021.2021.13255" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58af068e4cfa81de00574d19f92f9b803e83d9f4;origin=https://doi.org/10.5281/zenodo.13772740;visit=swh:1:snp:e484c7bbad73c9e02b37e3743e50bf7917e25a7c;anchor=swh:1:rel:9fe3e16718ac015e455f96972aa5f87c39e8c657" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Redaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04555791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-daby-seesaram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2374-0971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245178600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2165159474176327660168" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dGOOSQcAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina &#352;kardov&#225;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Daby-Seesaram" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02677-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Charbonnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02586-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02676-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08513-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/YIC2021.2021.13255" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58af068e4cfa81de00574d19f92f9b803e83d9f4;origin=https://doi.org/10.5281/zenodo.13772740;visit=swh:1:snp:e484c7bbad73c9e02b37e3743e50bf7917e25a7c;anchor=swh:1:rel:9fe3e16718ac015e455f96972aa5f87c39e8c657" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Redaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04555791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>