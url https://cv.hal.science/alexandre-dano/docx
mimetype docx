--- v0 (2026-03-07)
+++ v1 (2026-04-16)
@@ -109,864 +109,864 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t>
+                <w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+                <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dano</w:t>
+                <w:t xml:space="preserve">Tadeu dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Ketzer</w:t>
+                <w:t xml:space="preserve">Adolpho Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998396v1</w:t>
+                <w:t xml:space="preserve">hal-04998405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Migeon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387456v1</w:t>
+                <w:t xml:space="preserve">hal-04998396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t>
+                <w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleverson Silva</w:t>
+                <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a Tadeu dos Reis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+                <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387468v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Praeg</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolpho Augustin</w:t>
+                <w:t xml:space="preserve">Cleverson Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a Tadeu dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998405v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural gas hydrates in the Amazon deep-sea fan and preliminary results of the AMARYLLIS-AMAGAS I campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degassing of the Amazon deep-sea fan: new views from the AMAGAS campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Praeg</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Poort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées « Hydrates 2023 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Oct 2023, Le Croisic, France. pp.18</w:t>
+              <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/486766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280896v1</w:t>
+                <w:t xml:space="preserve">hal-04280623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degassing of the Amazon deep-sea fan: new views from the AMAGAS campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural gas hydrates in the Amazon deep-sea fan and preliminary results of the AMARYLLIS-AMAGAS I campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Praeg</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Poort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/486766</w:t>
+              <w:t xml:space="preserve">Les Journées « Hydrates 2023 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Oct 2023, Le Croisic, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280623v1</w:t>
+                <w:t xml:space="preserve">hal-04280896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive-relief carbonate pavements on the central Nile deep-sea fan : gas hydrate blisters or carbonate-filled pockmarks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1165,90 +1165,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Migeon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -1270,90 +1270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadeu Dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,51 +2547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Casedevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2767,51 +2767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology, distribution and origin of recent submarine landslides of the Ligurian Margin (North-western Mediterranean): some insights into geohazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,611 +2872,611 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11001-011-9123-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initial results of heat flow acquisition from a gas hydrate system on the Amazon deep sea fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Poort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Union of Geodesy and Geophysics 28th General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. , JS08p-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMORGOS-23 ME70 bathymetry and back-scatter data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Palagonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/90284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROV3G 2021 database: geophysical data on the continental shelf offshore Santo Stefano al Mare and San Lorenzo al mare, Liguria, Italy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Erratum to: Flare-Shaped Acoustic Anomalies in the Water Column Along the Ecuadorian Margin: Relationship with Active Tectonics and Gas Hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grâce Daniella Guiyeligou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.1429-1429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00024-016-1262-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03688516v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04275263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3520,51 +3520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3947,51 +3947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khaoulani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolene Stoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palagonia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Lampridou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01839-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Collot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45285.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Daniella Guiyeligou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1230-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hassoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Casedevant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2162-3_40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casdevant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-011-9123-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/90284" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubigou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clodic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688516v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1262-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Kaminski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couboulex" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08660-6_42" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khaoulani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolene Stoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palagonia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Lampridou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01839-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Collot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45285.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Daniella Guiyeligou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1230-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hassoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Casedevant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2162-3_40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casdevant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-011-9123-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Kaminski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/90284" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubigou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clodic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1262-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couboulex" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08660-6_42" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>