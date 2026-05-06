--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -109,864 +109,864 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t>
+                <w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadeu dos Reis</w:t>
+                <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolpho Augustin</w:t>
+                <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998405v1</w:t>
+                <w:t xml:space="preserve">hal-04998396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Migeon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998396v1</w:t>
+                <w:t xml:space="preserve">hal-05387456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t>
+                <w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleverson Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a Tadeu dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387456v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Praeg</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeu dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleverson Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+                <w:t xml:space="preserve">Adolpho Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387468v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degassing of the Amazon deep-sea fan: new views from the AMAGAS campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural gas hydrates in the Amazon deep-sea fan and preliminary results of the AMARYLLIS-AMAGAS I campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Praeg</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Poort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/486766</w:t>
+              <w:t xml:space="preserve">Les Journées « Hydrates 2023 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Oct 2023, Le Croisic, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280623v1</w:t>
+                <w:t xml:space="preserve">hal-04280896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural gas hydrates in the Amazon deep-sea fan and preliminary results of the AMARYLLIS-AMAGAS I campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degassing of the Amazon deep-sea fan: new views from the AMAGAS campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Praeg</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Poort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées « Hydrates 2023 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Oct 2023, Le Croisic, France. pp.18</w:t>
+              <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/486766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280896v1</w:t>
+                <w:t xml:space="preserve">hal-04280623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive-relief carbonate pavements on the central Nile deep-sea fan : gas hydrate blisters or carbonate-filled pockmarks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1165,90 +1165,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Migeon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -1270,90 +1270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Migeon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tadeu Dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,51 +2547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Casedevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2767,51 +2767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology, distribution and origin of recent submarine landslides of the Ligurian Margin (North-western Mediterranean): some insights into geohazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,611 +2872,611 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11001-011-9123-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMORGOS-23 ME70 bathymetry and back-scatter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Palagonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/90284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ROV3G 2021 database: geophysical data on the continental shelf offshore Santo Stefano al Mare and San Lorenzo al mare, Liguria, Italy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Corradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erratum: Erratum to: Flare-Shaped Acoustic Anomalies in the Water Column Along the Ecuadorian Margin: Relationship with Active Tectonics and Gas Hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grâce Daniella Guiyeligou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.1429-1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-016-1262-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03688516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial results of heat flow acquisition from a gas hydrate system on the Amazon deep sea fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Poort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Geodesy and Geophysics 28th General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. , JS08p-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275263v1</w:t>
-              </w:r>
-[...402 lines deleted...]
-                <w:t xml:space="preserve">insu-03688516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3520,51 +3520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3947,51 +3947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khaoulani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolene Stoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palagonia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Lampridou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01839-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Collot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45285.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Daniella Guiyeligou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1230-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hassoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Casedevant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2162-3_40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casdevant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-011-9123-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Kaminski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/90284" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubigou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clodic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1262-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couboulex" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08660-6_42" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khaoulani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolene Stoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palagonia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Lampridou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01839-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Collot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45285.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Daniella Guiyeligou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1230-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hassoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Casedevant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2162-3_40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casdevant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-011-9123-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/90284" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubigou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clodic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688516v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1262-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Kaminski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couboulex" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08660-6_42" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>