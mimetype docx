--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -109,51 +109,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t>
+                <w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
@@ -188,106 +188,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998396v1</w:t>
+                <w:t xml:space="preserve">hal-05387456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t>
+                <w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
@@ -322,73 +313,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387456v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t>
               </w:r>
@@ -1159,254 +1159,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t>
+                <w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadeu Dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538316v1</w:t>
+                <w:t xml:space="preserve">hal-04538329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t>
+                <w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tadeu Dos Reis</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04538329v1</w:t>
+                <w:t xml:space="preserve">hal-04538316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3947,51 +3947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khaoulani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolene Stoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palagonia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Lampridou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01839-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Collot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45285.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Daniella Guiyeligou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1230-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hassoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Casedevant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2162-3_40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casdevant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-011-9123-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/90284" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubigou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clodic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688516v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1262-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Kaminski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couboulex" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08660-6_42" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khaoulani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolene Stoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palagonia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Lampridou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01839-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Collot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45285.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Daniella Guiyeligou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1230-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hassoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Casedevant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2162-3_40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casdevant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-011-9123-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/90284" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubigou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clodic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688516v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1262-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Kaminski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couboulex" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08660-6_42" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>