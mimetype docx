--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -84,3308 +84,3304 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration mechanisms in Roman seawater concrete: Archaeological analogue for validation of long-term ageing reactive transport model</w:t>
+                <w:t xml:space="preserve">Effect of magnesium concentration vs. pure water attack on the leaching kinetics and mechanical properties of low-carbon cementitious pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructueux Jesugnon Sohounme</w:t>
+                <w:t xml:space="preserve">Charlotte Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Schörle</w:t>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 201, pp.108114. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169, pp.106518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.108114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2026.106518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413775v1</w:t>
+                <w:t xml:space="preserve">hal-05578099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Gamma Irradiation on Cementitious Materials Hydration</w:t>
+                <w:t xml:space="preserve">Hydration mechanisms in Roman seawater concrete: Archaeological analogue for validation of long-term ageing reactive transport model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Hoarau Belkhiri</w:t>
+                <w:t xml:space="preserve">Fructueux Jesugnon Sohounme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Poyet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mejdi Neji</w:t>
+                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Leoni</w:t>
+                <w:t xml:space="preserve">Katia Schörle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Esnouf</w:t>
+                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (12), pp.546 - 559. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 201, pp.108114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.23.546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.108114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453418v1</w:t>
+                <w:t xml:space="preserve">hal-05413775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-S-H Quantification Using XRD: A Comparison of the Rietveld and PONKCS Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of Gamma Irradiation on Cementitious Materials Hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hoarau Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23 (12), pp.560 - 570. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3151/jact.23.560⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 23 (12), pp.546 - 559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.23.546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453353v1</w:t>
+                <w:t xml:space="preserve">hal-05453418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the structure of alkali activated slag mortars subjected to accelerated leaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-S-H Quantification Using XRD: A Comparison of the Rietveld and PONKCS Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Hoarau Belkhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Nhan Nguyen</w:t>
+                <w:t xml:space="preserve">Elisa Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Tri Phung</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ziyou Yu</w:t>
+                <w:t xml:space="preserve">Stéphane Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2024.105755⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (12), pp.560 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.23.560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698465v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure, water permeability and micromechanical properties of alkali activated slag subjected to accelerated leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nhan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Tri Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 238, pp.112706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratiometric fiber optic fluorescent pH sensor for hydroxide diffusion measurements in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayedah Tariq</w:t>
+                <w:t xml:space="preserve">Changes in the structure of alkali activated slag mortars subjected to accelerated leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nhan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Tri Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
+                <w:t xml:space="preserve">Lander Frederickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Lefevre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+                <w:t xml:space="preserve">Ziyou Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2024.135297⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154, pp.105755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2024.105755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573549v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution and its impact on the mechanical strength of typical alkali-activated slag subjected to accelerated carbonation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ratiometric fiber optic fluorescent pH sensor for hydroxide diffusion measurements in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayedah Tariq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dibe.2024.100519⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 405, pp.135297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2024.135297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698471v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical characterization of a low-pH model cement paste in magnesium bearing environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">Microstructural evolution and its impact on the mechanical strength of typical alkali-activated slag subjected to accelerated carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nhan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quoc Tri Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Frederickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 184, pp.107598. </w:t>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.100519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2024.100519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685500v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'irradiation sur l'hydratation d'une pâte de C3S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemo-mechanical characterization of a low-pH model cement paste in magnesium bearing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Hoarau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Special Issue - CFGC 2023, 41 (1), pp.144-153. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.107598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.1.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04637829v1</w:t>
+                <w:t xml:space="preserve">hal-04685500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perylene based PET fluorescent molecular probes for pH monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de l'irradiation sur l'hydratation d'une pâte de C3S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Garnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mongin</w:t>
+                <w:t xml:space="preserve">Rémy Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 432, pp.114035. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue - CFGC 2023, 41 (1), pp.144-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.1.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784299v1</w:t>
+                <w:t xml:space="preserve">cea-04637829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the evolving contributions of gas transport, cracks and chemical kinetics during atmospheric carbonation of hydrated C3S and C-S-H pastes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+                <w:t xml:space="preserve">Perylene based PET fluorescent molecular probes for pH monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayedah Tariq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulysse Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106906⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 432, pp.114035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753082v1</w:t>
+                <w:t xml:space="preserve">hal-03784299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the long-term evolution and performance of engineered barrier system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the evolving contributions of gas transport, cracks and chemical kinetics during atmospheric carbonation of hydrated C3S and C-S-H pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Claret</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2022038⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.106906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881540v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of strontium in high- &amp; low-pH cementitious matrices – OPC vs. model systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the long-term evolution and performance of engineered barrier system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matan Shiner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mejdi Neji</w:t>
+                <w:t xml:space="preserve">B Cochepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106659⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (41), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2022038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784306v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the chemo-mechanical behavior of low-pH cement exposed to calcareous water and to argillite pore water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retention of strontium in high- &amp; low-pH cementitious matrices – OPC vs. model systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Shiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofra Klein-Bendavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Neji</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Tikkanen</w:t>
+                <w:t xml:space="preserve">Emilie l'Hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105392⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, pp.106659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784298v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Microstructural Properties of Designed Cohesive M-S-H Pastes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Comparison of the chemo-mechanical behavior of low-pH cement exposed to calcareous water and to argillite pore water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tikkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15020547⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144, pp.105392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565401v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration in molecular structure of alkali activated slag with various water to binder ratios under accelerated carbonation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical and Microstructural Properties of Designed Cohesive M-S-H Pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.5524. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09491-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15020547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768275v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent molecular probe based optical fiber sensor dedicated to pH measurement of concrete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alteration in molecular structure of alkali activated slag with various water to binder ratios under accelerated carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Baydoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rémy</w:t>
+                <w:t xml:space="preserve">Nhan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Tri Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyou Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lefevre</w:t>
+                <w:t xml:space="preserve">Lander Frederickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2020.128906⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.5524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09491-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221236v1</w:t>
+                <w:t xml:space="preserve">hal-03768275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation of model cement pastes: The mineralogical origin of microstructural changes and shrinkage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent molecular probe based optical fiber sensor dedicated to pH measurement of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayedah Tariq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kangni-Foli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Bernachy-Barbé</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106446⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 327, pp.128906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2020.128906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194818v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the atmospheric carbonation of cementitious materials using fully coupled two-phase reactive transport modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Carbonation of model cement pastes: The mineralogical origin of microstructural changes and shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lagneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+                <w:t xml:space="preserve">F. Bernachy-Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 130, pp.105966. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105966⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 144, pp.106446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456212v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocorrosion detection by sulphur isotopic fractionation measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the atmospheric carbonation of cementitious materials using fully coupled two-phase reactive transport modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kangni-Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Grousset</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Crusset</w:t>
+                <w:t xml:space="preserve">A. Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108386⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, pp.105966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02412940v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model synthetic pastes for low pH cements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Charpentier</w:t>
+                <w:t xml:space="preserve">Biocorrosion detection by sulphur isotopic fractionation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernachy-Barbe</w:t>
+                <w:t xml:space="preserve">Didier Crusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 136, pp.106168. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 165, pp.108386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.108386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02894517v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02412940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of magnesium silicate hydrate (M-S-H)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model synthetic pastes for low pH cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kangni-Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellina Bernard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+                <w:t xml:space="preserve">F. Bernachy-Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 116, pp.309-330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.09.007⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 136, pp.106168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095214v1</w:t>
+                <w:t xml:space="preserve">cea-02894517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and microstructural evolution of Portland cement paste/argillite interfaces at 70 °C – Considerations for diffusion and porosity properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of magnesium silicate hydrate (M-S-H)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellina Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lothenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chlique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippines Lalan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mateusz Wyrzykowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 115, pp.414-425. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.09.018⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 116, pp.309-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884678v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium and calcium silicate hydrates, Part I: Investigation of the possible magnesium incorporation in calcium silicate hydrate (C-S-H) and of the calcium in magnesium silicate hydrate (M-S-H)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lothenbach</w:t>
+                <w:t xml:space="preserve">Mineralogical and microstructural evolution of Portland cement paste/argillite interfaces at 70 °C – Considerations for diffusion and porosity properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippines Lalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cau-Dit-Coumes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+                <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89, pp.229-242. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.414-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021043v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium and calcium silicate hydrates, Part II Mg-exchange at the interface “low-pH” cement and magnesium environment studied in a C-S-H and M-S-H model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lothenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3426,2962 +3422,3096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding oxidizing transient conditions in clayey rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnesium and calcium silicate hydrates, Part I: Investigation of the possible magnesium incorporation in calcium silicate hydrate (C-S-H) and of the calcium in magnesium silicate hydrate (M-S-H)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellina Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lothenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Cau-Dit-Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chlique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98, pp.435-447. </w:t>
+              <w:t xml:space="preserve">, 2018, 89, pp.229-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884720v1</w:t>
+                <w:t xml:space="preserve">hal-02021043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recoupling flow and chemistry in variably saturated reactive transport modelling - An algorithm to accurately couple the feedback of chemistry on water consumption, variable porosity and flow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Understanding oxidizing transient conditions in clayey rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.435-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.10.025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909167v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of magnesium silicate hydrates (M-S-H)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+                <w:t xml:space="preserve">Recoupling flow and chemistry in variably saturated reactive transport modelling - An algorithm to accurately couple the feedback of chemistry on water consumption, variable porosity and flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2017.02.005⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.355-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066520v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties evolution of cement model system under degradation - Incorporation of a pore-scale approach into reactive transport modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voutilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99, pp.95-109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2017.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2017.05.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL REPRESENTATIVE ELEMENTARY VOLUME GENERATION OF A SIMPLIFIED CEMENT PASTE AND ESTIMATION OF ITS DIFFUSIVITY AND COMPARISON WITH DEDICATED EXPERIMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+                <w:t xml:space="preserve">Formation of magnesium silicate hydrates (M-S-H)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellina Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lothenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rentsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. L'Hopital</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v20.i1.30⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.142-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2017.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456247v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la bio-origine des sulfures de fer présents dans les systèmes de corrosion anoxiques par analyse de la composition isotopique du soufre en nanoSIMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NUMERICAL REPRESENTATIVE ELEMENTARY VOLUME GENERATION OF A SIMPLIFIED CEMENT PASTE AND ESTIMATION OF ITS DIFFUSIVITY AND COMPARISON WITH DEDICATED EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L'Hopital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Grousset</w:t>
+                <w:t xml:space="preserve">A. Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Voutilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smaïl Mostefaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Crusset</w:t>
+                <w:t xml:space="preserve">V. Detilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (1), pp.29-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v20.i1.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01634492v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of magnesium on calcium silicate hydrate (C-S-H)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lothenbach</w:t>
+                <w:t xml:space="preserve">Détermination de la bio-origine des sulfures de fer présents dans les systèmes de corrosion anoxiques par analyse de la composition isotopique du soufre en nanoSIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Le Goff</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.61-72. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065347v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01634492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of iron sulphides in long-term iron corrosion processes: Characterisations of archaeological artefacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Grousset</w:t>
+                <w:t xml:space="preserve">Effect of magnesium on calcium silicate hydrate (C-S-H)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellina Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lothenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bayle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Fabien Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.07.022⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01377025v1</w:t>
+                <w:t xml:space="preserve">hal-02065347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE INTERNAL ARCHITECTURE ANDPERMEABILITY STRUCTURES OF FAULTS INSHALE FORMATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Wittebroodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dick</w:t>
+                <w:t xml:space="preserve">Christelle Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (17), pp.219-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1346/CMS-WLS-21.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium perturbation in low-pH concretes placed in clayey environment - Solid characterizations and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Achiedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dauzeres</w:t>
+                <w:t xml:space="preserve">D. Nied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alahrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79, pp.137-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a 70°C temperature on an ordinary Portland cement paste/claystone interface: An in situ experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippines Lalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83 (164–178), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium and calcium silicate hydrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of iron sulphides in long-term iron corrosion processes: Characterisations of archaeological artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.264 - 275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.06.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570464v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01377025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of olivine under CO2 atmosphere A martian perspective</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Magnesium and calcium silicate hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lothenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L'Hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Achiedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauzères</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.03.032⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.60-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614047v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournemire argillite/carbon steel evolution under bacterial influence after 10 years of in situ interaction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weathering of olivine under CO2 atmosphere A martian perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lajaunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743278214Y.0000000220⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135, pp.170-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641760v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the physico-chemical evolution of low-pH and CEM I cement pastes interacting with Callovo-Oxfordian pore water under its in situ CO2 partial pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Le Bescop</w:t>
+                <w:t xml:space="preserve">Tournemire argillite/carbon steel evolution under bacterial influence after 10 years of in situ interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Flachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cau-Dit-Coumes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Magot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.01.010⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (6), pp.554-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743278214Y.0000000220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157469v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Cl− and High δ37Cl Values in Radiocarbon Dated-Fracture Groundwaters at the Tournemire URL (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the physico-chemical evolution of low-pH and CEM I cement pastes interacting with Callovo-Oxfordian pore water under its in situ CO2 partial pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cau-Dit-Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.574-577. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.76-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784311v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years of Toarcian argilite - carbon steel in situ interaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of Cl− and High δ37Cl Values in Radiocarbon Dated-Fracture Groundwaters at the Tournemire URL (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vieillard</w:t>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7, pp.195-198. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.056⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 7, pp.574-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918405v1</w:t>
+                <w:t xml:space="preserve">hal-03784311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of aqueous $^{226}$Ra fluxes from a subaqueous mill tailings disposal at the Bois Noirs Site (Loire, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Courbet</w:t>
+                <w:t xml:space="preserve">Ten years of Toarcian argilite - carbon steel in situ interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Simonucci</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7, pp.183-186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.108⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 7, pp.195-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784312v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ investigations and reactive transport modelling of cement paste / argillite interactions in a saturated context and outside an excavated disturbed zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Bartier</w:t>
+                <w:t xml:space="preserve">Retention of aqueous $^{226}$Ra fluxes from a subaqueous mill tailings disposal at the Bois Noirs Site (Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
+                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.12.009⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.183-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00818761v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stages of evolution of a Toarcian compacted claystone around galleries excavated between 1 and 124 years ago by the study of noble gases dissolved in pore water at the Tournemire Underground Research Laboratory (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ investigations and reactive transport modelling of cement paste / argillite interactions in a saturated context and outside an excavated disturbed zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lavielle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fethi Bensenouci</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.01.006⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 31, pp.94-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00670857v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00818761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing interactions between natural argillites and hyper-alkaline fluids from engineered cement paste and concrete: Chemical and isotopic monitoring of a 15-years old deep-disposal analogue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Suchorski</w:t>
+                <w:t xml:space="preserve">Stages of evolution of a Toarcian compacted claystone around galleries excavated between 1 and 124 years ago by the study of noble gases dissolved in pore water at the Tournemire Underground Research Laboratory (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lavielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bensenouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 27 (7), pp.1384-1402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.08.013⟩</w:t>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01544216v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00670857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tracing interactions between natural argillites and hyper-alkaline fluids from engineered cement paste and concrete: Chemical and isotopic monitoring of a 15-years old deep-disposal analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Tinseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Suchorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (7), pp.1384-1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01544216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical investigation of clayey/cement-based materials interaction in the context of geological waste disposal: Experimental approach and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (8), pp.1327-1340. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6391,91 +6521,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la compréhension des interactions physico-chimiques des matériaux anthropiques et naturels dans les environnements de stockage de déchets radioactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Paris XI. Université Paris Sud - Paris 11 (UP11), FRA., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04727915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6485,2838 +6615,2838 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research and development by the french TSO in support of its safety assessment of the CIGEO license application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WM Symposia 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WM Symposia, Feb 2023, Phoenix (AZ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une eau contenant du magnésium sur les propriétés chimiques et mécaniques d'une pâte de ciment à faible rapport C/S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Chemo-mechanical characterization of cement pastes placed in magnesian solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">NuwCem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880566v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical characterization of cement pastes placed in magnesian solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effet d'une eau contenant du magnésium sur les propriétés chimiques et mécaniques d'une pâte de ciment à faible rapport C/S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuwCem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784670v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and chemo-mechanical characterization of M-S-H hardened pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClayConference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING OF THE LONG TERM EVOLUTION AND PERFORMANCE OF ENGINEERED BARRIER SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FISA 2022 &amp; EURADWASTE ’22 : 10th Euratom Conference on Reactor Safety &amp; 10th Euratom Conference Radioactive Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the performances of engineered barrier systems and rock masses from large scale in situ tests at the Tournemire underground research laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Dymitrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Safety, EUROSAFE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, COLOGNE, Germany. pp.133-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete aging in containment building and deep geological disposal facilities: the odoba project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Calcium alumino-silicates hydrates (C-A-S-H) carbonation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekoé Kangni-Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference on Structural Mechanics In Reactor Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Charlotte, United States</w:t>
+              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03517067v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03211966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium alumino-silicates hydrates (C-A-S-H) carbonation kinetics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Concrete aging in containment building and deep geological disposal facilities: the odoba project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">25th Conference on Structural Mechanics In Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03211966v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03517067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On coupling variable porosity and water activity with two-phase flow in reactive transport modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMWR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effect on CEM-I and low-pH hydrated cement pastes in a clayey environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippines Lalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUWCEM - Cement-based Materials for Nuclear Wastes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing model system for low-pH cement carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L'Hôpital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUWCEM 2018 - 3rd International Symposium on Cement-based Materials for Nuclear Wastes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-corrosion detection by sulphur isotopic fractionation measurements using nanoSIMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Development of a nanoSIMS analytical protocole to determine the sulphur isotopic composition of iron sulphides formed during anoxic corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V Deydier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02331853v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02331860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effect on the Portland cement/argillite interface – Main results gained from the CEMTEX project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippines Lalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEMTEX project, Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a nanoSIMS analytical protocole to determine the sulphur isotopic composition of iron sulphides formed during anoxic corrosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-corrosion detection by sulphur isotopic fractionation measurements using nanoSIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Grousset</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yannick Linard</w:t>
+                <w:t xml:space="preserve">A. Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02331860v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02331853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the 34S/32S isotopic ratio for the study of the bioorigin of the sulfur phases located in the corrosion product layer of iron or low alloy-steel samples corroded in anoxic conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Geochemistry of claystone/cement paste interface at 70 °C: an in situ experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippines Lalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Linard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMS Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Münster, Germany</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02332793v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la composition isotopique du soufre pour la détermination de l'origine bactérienne ou inorganique des sulfures de fer formés lors de la corrosion anoxique du fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Llnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème forum Biodétérioration des Matériau du CEFRACOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02332787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of claystone/cement paste interface at 70 °C: an in situ experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Use of the 34S/32S isotopic ratio for the study of the bioorigin of the sulfur phases located in the corrosion product layer of iron or low alloy-steel samples corroded in anoxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">SIMS Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391416v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02332793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the 34S/32S isotopic ratio for the study of the bioorigin of the sulfur phases located in the corrosion product layer of iron or low alloy-steel samples corroded in anoxic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02332799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of iron sulphides origin in archaeological artefacts by determination of sulphur isotopic ratio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02332831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the argillite / CEM I interface at 70°C: in situ tests and modelling results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippines Lalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Detilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUWCEM 2014 - 2nd International Symposium on Cement-based Materials for Nuclear Wastes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Avignon, France. pp.418-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of iron sulphides origin in archeological artefacts by determination of sulphur isotopic ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02332874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of temperature impacts on cement paste in clayey environment constrained by field experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippines Lalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Detilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Symposium on Concrete Modelling, CONMOD 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Beijing, China. pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Cl- concentration and δ37 Cl profiles in porewater across a 250m-thick inducated argillite at the Tournemire URL (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bensenouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Water-Rock Interaction, WRI 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Avignon, France. pp.471-474, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argillite / cementitious materials interaction: in-situ investigations and modeling of engineered analogues from the Tournemire experimental station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting on clays in natural and engineered barriers for radioactive waste confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9326,275 +9456,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multi-échelle de l'influence de la précipitation de M-S-H sur le comportement chemo-mécanique de matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des thèses 2020, JTT2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Pornichet, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la composition isotopique du soufre pour la détermination de l'origine bactérienne ou inorganique des sulfures de fer formés lors de la corrosion anoxique du fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Llnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire Matériaux du patrimoine et patrimoine matériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02332782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9604,144 +9734,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical evolution of cementitious materials in contact with a clayey rock at 70 C in the Tournemire underground research laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippines Lalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Detilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KIT Scientific Reports 7734, pp.159-165, 2017, Workshop of the HORIZON 2020 CEBAMA Project</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9888,51 +10018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fructueux Jesugnon Sohounme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.108114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.560" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhan Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tri Phung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Jacques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Frederickx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105755" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112706" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayedah Tariq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lefevre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mongin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2024.135297" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2024.100519" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04685500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dewitte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107598" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106906" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03881540v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sellin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cochepin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Shiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Klein-Bendavid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie l'H&#244;pital" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106659" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tikkanen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105392" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020547" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09491-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Baydoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;my" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128906" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barb&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106446" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02412940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crusset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108386" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106168" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellina Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lothenbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chlique" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Wyrzykowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippines Lalan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.12.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lothenbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.12.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Barnichon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.09.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X9DKP5G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01909167v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corvisier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.10.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFDMB2XT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rentsch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pochard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.02.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456232v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#8217;h&#244;pital" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voutilainen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.05.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SCPG2L2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'Hopital" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detilleux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v20.i1.30" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Mostefaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chautard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016039" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065347v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Goff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.03.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deydier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.07.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7H7DWXL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.17" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557566v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauzeres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Achiedo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nied" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alahrache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BH7JMTS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302708v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.02.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570464v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.06.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RS2HZC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dehouck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1J5XSQ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flachet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278214Y.0000000220" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784311v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.079" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.056" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bassot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.108" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00818761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670857v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lavielle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bensenouci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.01.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMH8W5P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544216v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tinseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Suchorski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RXM3LQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784310v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sardini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FR2P8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04727915v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727976v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880566v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653548v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dauzeres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513530v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Matray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03517067v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211966v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko&#233; Kangni-Foli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881093v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01913447v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338743v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331853v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crusset" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deydier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01657541v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331860v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Linard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332793v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332787v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Llnard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01391416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332799v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332831v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01009899v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Detilleux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332874v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Matray" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bensenouci" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.158" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876561v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541787v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01657545v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dewitte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fructueux Jesugnon Sohounme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.108114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhan Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tri Phung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Frederickx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105755" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayedah Tariq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lefevre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mongin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2024.135297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2024.100519" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04685500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106906" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03881540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sellin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cochepin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Shiner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Klein-Bendavid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie l'H&#244;pital" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tikkanen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105392" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020547" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09491-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Baydoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;my" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128906" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106446" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02412940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crusset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108386" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106168" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellina Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lothenbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chlique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Wyrzykowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippines Lalan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lothenbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.12.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.12.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Barnichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.09.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X9DKP5G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01909167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corvisier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.10.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFDMB2XT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#8217;h&#244;pital" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voutilainen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SCPG2L2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rentsch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pochard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.02.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456247v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'Hopital" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detilleux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v20.i1.30" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634492v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Mostefaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chautard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065347v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Goff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.03.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.17" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauzeres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Achiedo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nied" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alahrache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BH7JMTS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.02.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deydier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.07.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7H7DWXL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.06.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RS2HZC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dehouck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1J5XSQ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641760v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flachet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278214Y.0000000220" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.079" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784312v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bassot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00818761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670857v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lavielle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bensenouci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.01.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMH8W5P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tinseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Suchorski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RXM3LQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784310v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sardini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FR2P8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04727915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727976v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784670v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784664v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653548v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dauzeres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513530v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Matray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko&#233; Kangni-Foli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03517067v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01913447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grellier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338743v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331860v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Linard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01657541v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331853v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crusset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deydier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01391416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332787v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Llnard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332793v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332799v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332831v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01009899v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Detilleux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332874v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091707v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817819v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Matray" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bensenouci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.158" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876561v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541787v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332782v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01657545v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>