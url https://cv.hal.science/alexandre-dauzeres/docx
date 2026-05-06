--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -650,693 +650,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, water permeability and micromechanical properties of alkali activated slag subjected to accelerated leaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemo-mechanical characterization of a low-pH model cement paste in magnesium bearing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Nhan Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diederik Jacques</w:t>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112706⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.107598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609728v1</w:t>
+                <w:t xml:space="preserve">hal-04685500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the structure of alkali activated slag mortars subjected to accelerated leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nhan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Tri Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Frederickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyou Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 154, pp.105755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2024.105755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratiometric fiber optic fluorescent pH sensor for hydroxide diffusion measurements in concrete</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mongin</w:t>
+                <w:t xml:space="preserve">Microstructure, water permeability and micromechanical properties of alkali activated slag subjected to accelerated leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nhan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Tri Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2024.135297⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238, pp.112706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573549v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution and its impact on the mechanical strength of typical alkali-activated slag subjected to accelerated carbonation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diederik Jacques</w:t>
+                <w:t xml:space="preserve">Ratiometric fiber optic fluorescent pH sensor for hydroxide diffusion measurements in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayedah Tariq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dibe.2024.100519⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 405, pp.135297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2024.135297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698471v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical characterization of a low-pH model cement paste in magnesium bearing environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">Microstructural evolution and its impact on the mechanical strength of typical alkali-activated slag subjected to accelerated carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nhan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Tri Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Frederickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 184, pp.107598. </w:t>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.100519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2024.100519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685500v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'irradiation sur l'hydratation d'une pâte de C3S</w:t>
               </w:r>
@@ -1450,1026 +1450,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04637829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perylene based PET fluorescent molecular probes for pH monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alteration in molecular structure of alkali activated slag with various water to binder ratios under accelerated carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Garnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mongin</w:t>
+                <w:t xml:space="preserve">Nhan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Tri Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyou Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Frederickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 432, pp.114035. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.5524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09491-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784299v1</w:t>
+                <w:t xml:space="preserve">hal-03768275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the evolving contributions of gas transport, cracks and chemical kinetics during atmospheric carbonation of hydrated C3S and C-S-H pastes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+                <w:t xml:space="preserve">Perylene based PET fluorescent molecular probes for pH monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayedah Tariq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulysse Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106906⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 432, pp.114035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753082v1</w:t>
+                <w:t xml:space="preserve">hal-03784299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the long-term evolution and performance of engineered barrier system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the evolving contributions of gas transport, cracks and chemical kinetics during atmospheric carbonation of hydrated C3S and C-S-H pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Socié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Claret</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2022038⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.106906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881540v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of strontium in high- &amp; low-pH cementitious matrices – OPC vs. model systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the long-term evolution and performance of engineered barrier system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matan Shiner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mejdi Neji</w:t>
+                <w:t xml:space="preserve">B Cochepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106659⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (41), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2022038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784306v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the chemo-mechanical behavior of low-pH cement exposed to calcareous water and to argillite pore water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retention of strontium in high- &amp; low-pH cementitious matrices – OPC vs. model systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Shiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofra Klein-Bendavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Neji</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Tikkanen</w:t>
+                <w:t xml:space="preserve">Emilie l'Hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105392⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, pp.106659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784298v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Microstructural Properties of Designed Cohesive M-S-H Pastes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Comparison of the chemo-mechanical behavior of low-pH cement exposed to calcareous water and to argillite pore water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tikkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15020547⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144, pp.105392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565401v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration in molecular structure of alkali activated slag with various water to binder ratios under accelerated carbonation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical and Microstructural Properties of Designed Cohesive M-S-H Pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.5524. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09491-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15020547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768275v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent molecular probe based optical fiber sensor dedicated to pH measurement of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayedah Tariq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasta Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3216,51 +3216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippines Lalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cau-Dit-Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chlique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89, pp.229-242. </w:t>
@@ -3556,1360 +3556,1360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding oxidizing transient conditions in clayey rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recoupling flow and chemistry in variably saturated reactive transport modelling - An algorithm to accurately couple the feedback of chemistry on water consumption, variable porosity and flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
+                <w:t xml:space="preserve">J. Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98, pp.435-447. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.355-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884720v1</w:t>
+                <w:t xml:space="preserve">hal-01909167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recoupling flow and chemistry in variably saturated reactive transport modelling - An algorithm to accurately couple the feedback of chemistry on water consumption, variable porosity and flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding oxidizing transient conditions in clayey rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Corvisier</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122, pp.355-366. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.435-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909167v1</w:t>
+                <w:t xml:space="preserve">hal-01884720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties evolution of cement model system under degradation - Incorporation of a pore-scale approach into reactive transport modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+                <w:t xml:space="preserve">Effect of magnesium on calcium silicate hydrate (C-S-H)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellina Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lothenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. L’hôpital</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Sammaljärvi</w:t>
+                <w:t xml:space="preserve">Fabien Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Voutilainen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 99, pp.95-109. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.61-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2017.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456232v1</w:t>
+                <w:t xml:space="preserve">hal-02065347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of magnesium silicate hydrates (M-S-H)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lothenbach</w:t>
+                <w:t xml:space="preserve">Transport properties evolution of cement model system under degradation - Incorporation of a pore-scale approach into reactive transport modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sammaljärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rentsch</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Voutilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 99, pp.142-157. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 99, pp.95-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2017.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2017.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02066520v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL REPRESENTATIVE ELEMENTARY VOLUME GENERATION OF A SIMPLIFIED CEMENT PASTE AND ESTIMATION OF ITS DIFFUSIVITY AND COMPARISON WITH DEDICATED EXPERIMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+                <w:t xml:space="preserve">Formation of magnesium silicate hydrates (M-S-H)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellina Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lothenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. L'Hopital</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dauzères</w:t>
+                <w:t xml:space="preserve">Daniel Rentsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Voutilainen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v20.i1.30⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.142-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2017.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456247v1</w:t>
+                <w:t xml:space="preserve">hal-02066520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la bio-origine des sulfures de fer présents dans les systèmes de corrosion anoxiques par analyse de la composition isotopique du soufre en nanoSIMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Grousset</w:t>
+                <w:t xml:space="preserve">NUMERICAL REPRESENTATIVE ELEMENTARY VOLUME GENERATION OF A SIMPLIFIED CEMENT PASTE AND ESTIMATION OF ITS DIFFUSIVITY AND COMPARISON WITH DEDICATED EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L'Hopital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Voutilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smaïl Mostefaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Crusset</w:t>
+                <w:t xml:space="preserve">V. Detilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (1), pp.29-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v20.i1.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01634492v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of magnesium on calcium silicate hydrate (C-S-H)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lothenbach</w:t>
+                <w:t xml:space="preserve">Détermination de la bio-origine des sulfures de fer présents dans les systèmes de corrosion anoxiques par analyse de la composition isotopique du soufre en nanoSIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Le Goff</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.61-72. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065347v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01634492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE INTERNAL ARCHITECTURE ANDPERMEABILITY STRUCTURES OF FAULTS INSHALE FORMATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a 70°C temperature on an ordinary Portland cement paste/claystone interface: An in situ experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippines Lalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Courbet</w:t>
+                <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imène Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CMS-WLS-21.17⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (164–178), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894356v1</w:t>
+                <w:t xml:space="preserve">hal-01302708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium perturbation in low-pH concretes placed in clayey environment - Solid characterizations and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE INTERNAL ARCHITECTURE ANDPERMEABILITY STRUCTURES OF FAULTS INSHALE FORMATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Wittebroodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dauzeres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Alahrache</w:t>
+                <w:t xml:space="preserve">Imène Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (17), pp.219-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CMS-WLS-21.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02557566v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a 70°C temperature on an ordinary Portland cement paste/claystone interface: An in situ experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+                <w:t xml:space="preserve">Magnesium perturbation in low-pH concretes placed in clayey environment - Solid characterizations and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Achiedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alahrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 83 (164–178), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 79, pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01302708v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of iron sulphides in long-term iron corrosion processes: Characterisations of archaeological artefacts</w:t>
               </w:r>
@@ -4921,51 +4921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5054,77 +5054,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium and calcium silicate hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lothenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L'Hôpital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Achiedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauzères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5355,51 +5355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Flachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5808,295 +5808,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of aqueous $^{226}$Ra fluxes from a subaqueous mill tailings disposal at the Bois Noirs Site (Loire, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Courbet</w:t>
+                <w:t xml:space="preserve">In situ investigations and reactive transport modelling of cement paste / argillite interactions in a saturated context and outside an excavated disturbed zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Simonucci</w:t>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bassot</w:t>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.183-186. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.94-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784312v1</w:t>
+                <w:t xml:space="preserve">insu-00818761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ investigations and reactive transport modelling of cement paste / argillite interactions in a saturated context and outside an excavated disturbed zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Bartier</w:t>
+                <w:t xml:space="preserve">Retention of aqueous $^{226}$Ra fluxes from a subaqueous mill tailings disposal at the Bois Noirs Site (Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+                <w:t xml:space="preserve">Caroline Simonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+                <w:t xml:space="preserve">Sylvain Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
+                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31, pp.94-108. </w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.183-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00818761v1</w:t>
+                <w:t xml:space="preserve">hal-03784312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stages of evolution of a Toarcian compacted claystone around galleries excavated between 1 and 124 years ago by the study of noble gases dissolved in pore water at the Tournemire Underground Research Laboratory (France)</w:t>
               </w:r>
@@ -6228,77 +6228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing interactions between natural argillites and hyper-alkaline fluids from engineered cement paste and concrete: Chemical and isotopic monitoring of a 15-years old deep-disposal analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Tinseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,191 +6692,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical characterization of cement pastes placed in magnesian solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">MODELLING OF THE LONG TERM EVOLUTION AND PERFORMANCE OF ENGINEERED BARRIER SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuwCem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">FISA 2022 &amp; EURADWASTE ’22 : 10th Euratom Conference on Reactor Safety &amp; 10th Euratom Conference Radioactive Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784670v1</w:t>
+                <w:t xml:space="preserve">hal-03653548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une eau contenant du magnésium sur les propriétés chimiques et mécaniques d'une pâte de ciment à faible rapport C/S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6904,316 +6891,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and chemo-mechanical characterization of M-S-H hardened pastes</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical characterization of cement pastes placed in magnesian solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClayConference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">NuwCem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784664v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING OF THE LONG TERM EVOLUTION AND PERFORMANCE OF ENGINEERED BARRIER SYSTEM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Sellin</w:t>
+                <w:t xml:space="preserve">Design and chemo-mechanical characterization of M-S-H hardened pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FISA 2022 &amp; EURADWASTE ’22 : 10th Euratom Conference on Reactor Safety &amp; 10th Euratom Conference Radioactive Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ClayConference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653548v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the performances of engineered barrier systems and rock masses from large scale in situ tests at the Tournemire underground research laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7288,260 +7288,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium alumino-silicates hydrates (C-A-S-H) carbonation kinetics</w:t>
+                <w:t xml:space="preserve">Concrete aging in containment building and deep geological disposal facilities: the odoba project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekoé Kangni-Foli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+                <w:t xml:space="preserve">Christophe Marquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Charpentier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">25th Conference on Structural Mechanics In Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03211966v1</w:t>
+                <w:t xml:space="preserve">irsn-03517067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete aging in containment building and deep geological disposal facilities: the odoba project</w:t>
+                <w:t xml:space="preserve">Calcium alumino-silicates hydrates (C-A-S-H) carbonation kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Marquie</w:t>
+                <w:t xml:space="preserve">Ekoé Kangni-Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference on Structural Mechanics In Reactor Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Charlotte, United States</w:t>
+              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03517067v1</w:t>
+                <w:t xml:space="preserve">cea-03211966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On coupling variable porosity and water activity with two-phase flow in reactive transport modelling</w:t>
               </w:r>
@@ -7635,51 +7635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effect on CEM-I and low-pH hydrated cement pastes in a clayey environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7862,521 +7862,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a nanoSIMS analytical protocole to determine the sulphur isotopic composition of iron sulphides formed during anoxic corrosion</w:t>
+                <w:t xml:space="preserve">Bio-corrosion detection by sulphur isotopic fractionation measurements using nanoSIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Linard</w:t>
+                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02331860v1</w:t>
+                <w:t xml:space="preserve">cea-02331853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effect on the Portland cement/argillite interface – Main results gained from the CEMTEX project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippines Lalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEMTEX project, Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-corrosion detection by sulphur isotopic fractionation measurements using nanoSIMS</w:t>
+                <w:t xml:space="preserve">Development of a nanoSIMS analytical protocole to determine the sulphur isotopic composition of iron sulphides formed during anoxic corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Crusset</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Deydier</w:t>
+                <w:t xml:space="preserve">Yannick Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02331853v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02331860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of claystone/cement paste interface at 70 °C: an in situ experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippines Lalan</w:t>
+                <w:t xml:space="preserve">Use of the 34S/32S isotopic ratio for the study of the bioorigin of the sulfur phases located in the corrosion product layer of iron or low alloy-steel samples corroded in anoxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Eurocorr 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391416v1</w:t>
+                <w:t xml:space="preserve">cea-02332799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la composition isotopique du soufre pour la détermination de l'origine bactérienne ou inorganique des sulfures de fer formés lors de la corrosion anoxique du fer</w:t>
+                <w:t xml:space="preserve">Use of the 34S/32S isotopic ratio for the study of the bioorigin of the sulfur phases located in the corrosion product layer of iron or low alloy-steel samples corroded in anoxic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
@@ -8390,118 +8390,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Llnard</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème forum Biodétérioration des Matériau du CEFRACOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SIMS Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02332787v1</w:t>
+                <w:t xml:space="preserve">cea-02332793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the 34S/32S isotopic ratio for the study of the bioorigin of the sulfur phases located in the corrosion product layer of iron or low alloy-steel samples corroded in anoxic conditions</w:t>
+                <w:t xml:space="preserve">Analyse de la composition isotopique du soufre pour la détermination de l'origine bactérienne ou inorganique des sulfures de fer formés lors de la corrosion anoxique du fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
@@ -8515,262 +8515,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Linard</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Llnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMS Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Münster, Germany</w:t>
+              <w:t xml:space="preserve">XIIIème forum Biodétérioration des Matériau du CEFRACOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02332793v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02332787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the 34S/32S isotopic ratio for the study of the bioorigin of the sulfur phases located in the corrosion product layer of iron or low alloy-steel samples corroded in anoxic conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Grousset</w:t>
+                <w:t xml:space="preserve">Geochemistry of claystone/cement paste interface at 70 °C: an in situ experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippines Lalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Linard</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02332799v1</w:t>
+                <w:t xml:space="preserve">hal-01391416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of iron sulphides origin in archaeological artefacts by determination of sulphur isotopic ratio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8832,346 +8832,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02332831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the argillite / CEM I interface at 70°C: in situ tests and modelling results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippines Lalan</w:t>
+                <w:t xml:space="preserve">Study of iron sulphides origin in archeological artefacts by determination of sulphur isotopic ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent de Windt</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Barker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéry Detilleux</w:t>
+                <w:t xml:space="preserve">Louis Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUWCEM 2014 - 2nd International Symposium on Cement-based Materials for Nuclear Wastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Avignon, France. pp.418-430</w:t>
+              <w:t xml:space="preserve">Eurocorr 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009899v1</w:t>
+                <w:t xml:space="preserve">cea-02332874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of iron sulphides origin in archeological artefacts by determination of sulphur isotopic ratio</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
+                <w:t xml:space="preserve">Evolution of the argillite / CEM I interface at 70°C: in situ tests and modelling results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippines Lalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Crusset</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Raimbault</w:t>
+                <w:t xml:space="preserve">Valéry Detilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">NUWCEM 2014 - 2nd International Symposium on Cement-based Materials for Nuclear Wastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Avignon, France. pp.418-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02332874v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of temperature impacts on cement paste in clayey environment constrained by field experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippines Lalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Detilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Symposium on Concrete Modelling, CONMOD 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Beijing, China. pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9330,90 +9330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argillite / cementitious materials interaction: in-situ investigations and modeling of engineered analogues from the Tournemire experimental station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting on clays in natural and engineered barriers for radioactive waste confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9496,64 +9496,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Neji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9643,51 +9643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Llnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire Matériaux du patrimoine et patrimoine matériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Palaiseau, France</w:t>
@@ -9774,64 +9774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippines Lalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Windt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Detilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KIT Scientific Reports 7734, pp.159-165, 2017, Workshop of the HORIZON 2020 CEBAMA Project</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10018,51 +10018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dewitte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fructueux Jesugnon Sohounme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.108114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhan Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tri Phung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Frederickx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105755" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayedah Tariq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lefevre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mongin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2024.135297" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2024.100519" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04685500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106906" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03881540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sellin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cochepin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Shiner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Klein-Bendavid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie l'H&#244;pital" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tikkanen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105392" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020547" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09491-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Baydoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;my" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128906" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106446" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02412940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crusset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108386" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106168" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellina Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lothenbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chlique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Wyrzykowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippines Lalan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lothenbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.12.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.12.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Barnichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.09.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X9DKP5G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01909167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corvisier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.10.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFDMB2XT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456232v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#8217;h&#244;pital" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voutilainen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SCPG2L2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rentsch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pochard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.02.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456247v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'Hopital" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detilleux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v20.i1.30" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634492v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Mostefaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chautard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065347v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Goff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.03.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.17" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauzeres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Achiedo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nied" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alahrache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BH7JMTS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.02.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deydier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.07.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7H7DWXL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.06.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RS2HZC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dehouck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1J5XSQ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641760v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flachet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278214Y.0000000220" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.079" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784312v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bassot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00818761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670857v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lavielle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bensenouci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.01.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMH8W5P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tinseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Suchorski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RXM3LQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784310v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sardini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FR2P8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04727915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727976v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784670v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784664v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653548v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dauzeres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513530v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Matray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko&#233; Kangni-Foli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03517067v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01913447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grellier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338743v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331860v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Linard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01657541v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331853v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crusset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deydier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01391416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332787v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Llnard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332793v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332799v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332831v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01009899v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Detilleux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332874v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091707v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817819v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Matray" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bensenouci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.158" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876561v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541787v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332782v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01657545v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dewitte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2026.106518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fructueux Jesugnon Sohounme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.108114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04685500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107598" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhan Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tri Phung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Frederickx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayedah Tariq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lefevre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mongin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2024.135297" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2024.100519" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09491-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106906" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03881540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacques" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cochepin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Shiner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Klein-Bendavid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie l'H&#244;pital" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106659" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tikkanen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Baydoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;my" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128906" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106446" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02412940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostefaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crusset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108386" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106168" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellina Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lothenbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chlique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Wyrzykowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippines Lalan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lothenbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.12.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.12.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01909167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corvisier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.10.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFDMB2XT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Barnichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.09.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X9DKP5G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Goff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pochard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.03.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456232v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#8217;h&#244;pital" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voutilainen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.05.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SCPG2L2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rentsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.02.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'Hopital" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detilleux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v20.i1.30" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634492v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Mostefaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chautard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016039" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.02.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.17" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557566v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauzeres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Achiedo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nied" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alahrache" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.09.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BH7JMTS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deydier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.07.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7H7DWXL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.06.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RS2HZC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dehouck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1J5XSQ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641760v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flachet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278214Y.0000000220" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.079" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00818761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bassot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.108" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670857v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lavielle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bensenouci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.01.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMH8W5P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tinseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Suchorski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.08.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RXM3LQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784310v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sardini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FR2P8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04727915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727976v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653548v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dauzeres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880566v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784664v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513530v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Matray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03517067v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211966v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko&#233; Kangni-Foli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01881093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01913447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Grellier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338743v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crusset" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deydier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01657541v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331860v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Linard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332799v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332793v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332787v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Llnard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01391416v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332831v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332874v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01009899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Detilleux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091707v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817819v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Matray" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bensenouci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.158" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876561v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541787v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332782v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01657545v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>