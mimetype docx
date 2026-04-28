--- v0 (2026-03-19)
+++ v1 (2026-04-28)
@@ -217,2428 +217,2428 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (132)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (133)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using protein blocks to build custom fragment libraries from protein structures</w:t>
+                <w:t xml:space="preserve">PATHOS: Predicting variant pathogenicity by combining protein language models and biological features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surbhi Dhingra</w:t>
+                <w:t xml:space="preserve">Ragousandirane Radjasandirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Téletchéa</w:t>
+                <w:t xml:space="preserve">Gabriel Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramanathan Sowdhamini</w:t>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Henri Sanejouand</w:t>
+                <w:t xml:space="preserve">Alexandre G de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in the Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ailsci.2026.100165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354334v1</w:t>
+                <w:t xml:space="preserve">hal-05571678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights for variant clinical interpretation based on a benchmark of 65 variant effect predictors</w:t>
+                <w:t xml:space="preserve">Using protein blocks to build custom fragment libraries from protein structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragousandirane Radjasandirane</w:t>
+                <w:t xml:space="preserve">Surbhi Dhingra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Diharce</w:t>
+                <w:t xml:space="preserve">Stéphane Téletchéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
+                <w:t xml:space="preserve">Ramanathan Sowdhamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre G de Brevern</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves-Henri Sanejouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.111036⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110149v1</w:t>
+                <w:t xml:space="preserve">hal-05354334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of the human RhD and RhAG blood group proteins</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Insights for variant clinical interpretation based on a benchmark of 65 variant effect predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragousandirane Radjasandirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre G de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2024.1360392⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.111036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04510947v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HumanLectome, an update of UniLectin for the annotation and prediction of human lectins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics of the human RhD and RhAG blood group proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Galochkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Pirenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Schnider</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Christophe Tournamille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre G de Brevern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad905⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1360392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2024.1360392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376368v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04510947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysosomal damage due to cholesterol accumulation triggers immunogenic cell death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HumanLectome, an update of UniLectin for the annotation and prediction of human lectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Schnider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine M’rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalaa El Ahmadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Alvarez-Valadez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gautier Stoll</w:t>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2024.2440842⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (D1), pp.D1683 - D1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875040v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Space of the Duffy Antigen/Receptor for Chemokines’ Intrinsically Disordered Ectodomain 1 Explored by Temperature Replica-Exchange Molecular Dynamics Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lysosomal damage due to cholesterol accumulation triggers immunogenic cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Alvarez-Valadez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Sauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Kranjc</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gautier Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241713280⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 08, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2024.2440842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256911v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Trends of the Camelidae Antibody VHHs Domain Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Diharce</w:t>
+                <w:t xml:space="preserve">Frédéric Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gardebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.4511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms24054511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04258550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlphaFold2 Update and Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Space of the Duffy Antigen/Receptor for Chemokines’ Intrinsically Disordered Ectodomain 1 Explored by Temperature Replica-Exchange Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Kranjc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun Jairaj Narwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tourlet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre G de Brevern</w:t>
+                <w:t xml:space="preserve">Sophie Abby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMedInformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.378 - 390. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (17), pp.13280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedinformatics3020025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms241713280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04258522v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMedInformatics, the Link between Biomedical Informatics, Biology and Computational Medicine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">AlphaFold2 Update and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragousandirane Radjasandirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre G de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMedInformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.1 - 7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedinformatics4010001⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 3, pp.378 - 390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedinformatics3020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04510907v1</w:t>
+                <w:t xml:space="preserve">inserm-04258522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perspective on the sharing of docking data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BioMedInformatics, the Link between Biomedical Informatics, Biology and Computational Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109386⟩</w:t>
+              <w:t xml:space="preserve">BioMedInformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedinformatics4010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251910v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04510907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Transmembrane Protein Structural Models Using HPMScore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Téletchéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Esque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Esque</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Etchebest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre G de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMedInformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (2), pp.306 - 326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biomedinformatics3020021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New αIIbβ3 variants in 28 Turkish Glanzmann patients; structural hypothesis for complex activation by residues variations in I-EGF domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A perspective on the sharing of docking data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Koker</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E Zengin</w:t>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537104.2021.1947481⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (22), pp.109386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684658v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALR-ETdb, the database of calreticulin variants diversity in essential thrombocythemia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Prediction of structural alphabet protein blocks using data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Maljković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nenad Mitić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537104.2020.1869712⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 197, pp.74-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2022.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695851v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Integrin αIIb Subunit Dynamics Reveals Long-Range Effects of Missense Mutations on Calf Domains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre G de Brevern</w:t>
+                <w:t xml:space="preserve">Current status of PTMs structural databases: applications, limitations and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23020858⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (4), pp.575-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-021-03119-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542900v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of structural alphabet protein blocks using data mining</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+                <w:t xml:space="preserve">Analysis of Integrin αIIb Subunit Dynamics Reveals Long-Range Effects of Missense Mutations on Calf Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sali Anies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun J Narwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2022.01.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652564v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of PTMs structural databases: applications, limitations and prospects</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New αIIbβ3 variants in 28 Turkish Glanzmann patients; structural hypothesis for complex activation by residues variations in I-EGF domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Koker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Sarper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Albayrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Zulfikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-021-03119-z⟩</w:t>
+              <w:t xml:space="preserve">Platelets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (4), pp.551-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537104.2021.1947481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690712v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHH Structural Modelling Approaches: A Critical Review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CALR-ETdb, the database of calreticulin variants diversity in essential thrombocythemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora El Jahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23073721⟩</w:t>
+              <w:t xml:space="preserve">Platelets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.157-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537104.2020.1869712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665842v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWORD2: hierarchical analysis of protein 3D structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Postic</w:t>
+                <w:t xml:space="preserve">VHH Structural Modelling Approaches: A Critical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poonam Vishwakarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Shinada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac370⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (7), pp.3721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23073721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738483v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Literature Organized Into a New Database: RHeference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SWORD2: hierarchical analysis of protein 3D structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Téletchéa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Galochkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Vander Meersche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Medicine Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (2), pp.70-77. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (W1), pp.W732--W738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tmrv.2021.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03253477v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient association between proteins elicits alteration of dynamics at sites far away from interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himani Tandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2698,51 +2698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational Strain Indicated by Ramachandran Angles for the Protein Backbone Is Only Weakly Related to the Flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashraya Ravikumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2841,51 +2841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kozyrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Ziganshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (15), pp.8339. </w:t>
@@ -2917,6311 +2917,6337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PYTHIA: Deep Learning Approach for Local Protein Conformation Prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Review of the Literature Organized Into a New Database: RHeference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Téletchéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournamille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Pirenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (16), pp.8831. </w:t>
+              <w:t xml:space="preserve">Transfusion Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.70-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22168831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tmrv.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822577v1</w:t>
+                <w:t xml:space="preserve">inserm-03253477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCG2 Is Overexpressed on Red Blood Cells in Ph-Negative Myeloproliferative Neoplasms and Potentiates Ruxolitinib-Induced Apoptosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">PYTHIA: Deep Learning Approach for Local Protein Conformation Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Galochkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (7), pp.3530. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22073530⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531056v1</w:t>
+                <w:t xml:space="preserve">hal-03822577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and evolutionary exploration of the IL-3 family and its alpha subunit receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Fogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diharce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (8), pp.1211-1227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-021-03026-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Comparative Modeling of VHH Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (18), pp.9771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22189771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into anti‐D formation in carriers of RhD variants through studies of 3D intraprotein interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Pirenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Btissam Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Toly‐ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61 (4), pp.1286-1301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/trf.16301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03253510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Representation of Protein-Ligand Structural Diversity in the Protein Data Bank (PDB)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ABCG2 Is Overexpressed on Red Blood Cells in Ph-Negative Myeloproliferative Neoplasms and Potentiates Ruxolitinib-Induced Apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralfs Buks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Galochkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cassinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (6), pp.2243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21062243⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.3530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22073530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02907370v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Protein Disorder Predictions in the Light of a Protein Structural Alphabet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A structural entropy index to analyse local conformations in intrinsically disordered proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun Jairaj Narwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Maljković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soubika Bisoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom10071080⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210 (1), pp.107464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2020.107464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02907391v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02907335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data set of intrinsically disordered proteins analysed at a local protein conformation level</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mirjana Maljković</w:t>
+                <w:t xml:space="preserve">Investigating the Product Profiles and Structural Relationships of New Levansucrases with Conventional and Non-Conventional Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soubika Bisoo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salwa Karboune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun Narwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105383⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (15), pp.5402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21155402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02907359v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02913693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural entropy index to analyse local conformations in intrinsically disordered proteins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Protein Disorder Predictions in the Light of a Protein Structural Alphabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10071080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2020.107464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02907335v1</w:t>
+                <w:t xml:space="preserve">inserm-02907391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Product Profiles and Structural Relationships of New Levansucrases with Conventional and Non-Conventional Substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate Representation of Protein-Ligand Structural Diversity in the Protein Data Bank (PDB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Karboune</w:t>
+                <w:t xml:space="preserve">Nicolas K Shinada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarun Narwani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Peter Schmidtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (15), pp.5402. </w:t>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.2243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21155402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21062243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02913693v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02907370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete analysis of camelid variable domains: sequences, structures, and in-silico structure prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Data set of intrinsically disordered proteins analysed at a local protein conformation level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bertrand</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun Jairaj Narwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Maljković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soubika Bisoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.8408⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.105383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02907323v1</w:t>
+                <w:t xml:space="preserve">inserm-02907359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range molecular dynamics show that inactive forms of Protein Kinase A are more dynamic than active forms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discrete analysis of camelid variable domains: sequences, structures, and in-silico structure prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ken Shinada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun J Narwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pro.3556⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e8408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.8408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02913871v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02907323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete analyses of protein dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">In silico prediction of protein flexibility with local structure approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun J. Narwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Craveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Floch</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07391102.2019.1650112⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.150-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02266159v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02266143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimerization and phosphorylation of Lutheran/basal cell adhesion molecule are critical for its function in cell migration on laminin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Halogens in Protein−Ligand Binding Mechanism: A Structural Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Shinada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schmidtke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.007521⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (21), pp.9341-9356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416861v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02913756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the intestinal resistome by a three-dimensional structure-based method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Alvarez</w:t>
+                <w:t xml:space="preserve">Benchmarking the PEPOP methods for mimicking discontinuous epitopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-018-0292-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-019-3189-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02552015v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico prediction of protein flexibility with local structure approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural variations within proteins can be as large as variations observed across their homologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyanar Vetrivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Offmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 165, pp.150-155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.07.025⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 167, pp.162-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02266143v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02913845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogens in Protein−Ligand Binding Mechanism: A Structural Perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">PEPOP 2.0: new approaches to mimic non-continuous epitopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza L. Felicori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrez Machado de Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01453⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-019-2867-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02913756v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking the PEPOP methods for mimicking discontinuous epitopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Long-range molecular dynamics show that inactive forms of Protein Kinase A are more dynamic than active forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kalaivani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J Narwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-019-3189-3⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.543-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pro.3556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787607v2</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02913871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural variations within proteins can be as large as variations observed across their homologues</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discrete analyses of protein dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun Jairaj Narwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas K Shinada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.09.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2019.1650112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02913845v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02266159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEPOP 2.0: new approaches to mimic non-continuous epitopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andrez Machado de Avila</w:t>
+                <w:t xml:space="preserve">Dimerization and phosphorylation of Lutheran/basal cell adhesion molecule are critical for its function in cell migration on laminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Guadall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le van Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-019-2867-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (41), pp.14911-14921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.007521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277257v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the impact of PTMs on the protein backbone conformation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of the intestinal resistome by a three-dimensional structure-based method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ruppé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ghozlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (7), pp.1065-1079. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.112-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00726-019-02747-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-018-0292-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02266176v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02552015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short in-Frame Insertions/Deletions in the Coding Sequence of the α-Globin Gene. Consequences of the 3D Structure and Resulting Phenotypes: Hb Choisy as an Example</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigation of the impact of PTMs on the protein backbone conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun Narwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hemoglobin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03630269.2018.1556683⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (7), pp.1065-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-019-02747-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02913864v1</w:t>
+                <w:t xml:space="preserve">inserm-02266176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimum set of stable blocks for rational design of polypeptide chains Running head: A set of stable blocks for protein rational design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.P. P Kirpichnikov</w:t>
+                <w:t xml:space="preserve">Short in-Frame Insertions/Deletions in the Coding Sequence of the α-Globin Gene. Consequences of the 3D Structure and Resulting Phenotypes: Hb Choisy as an Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Wajcman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.02.006⟩</w:t>
+              <w:t xml:space="preserve">Hemoglobin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (5-6), pp.287-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03630269.2018.1556683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02266188v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02913864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iPBAvizu: a PyMOL plugin for an efficient 3D protein structure superimposition approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
+                <w:t xml:space="preserve">A minimum set of stable blocks for rational design of polypeptide chains Running head: A set of stable blocks for protein rational design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei N Nekrasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila G Alekseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf А. Pogosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry A Dolgikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. P Kirpichnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source Code for Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13029-019-0075-3⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.88-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02913723v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02266188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same but not alike: Structure, flexibility and energetics of domains in multi-domain proteins are influenced by the presence of other domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+                <w:t xml:space="preserve">iPBAvizu: a PyMOL plugin for an efficient 3D protein structure superimposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun Narwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006008⟩</w:t>
+              <w:t xml:space="preserve">Source Code for Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13029-019-0075-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02147944v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02913723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and deformability of α-, 310- and π-helices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein local conformations at the light of a structural alphabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/ABS170215022N⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114 (3), pp.231A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.11.1286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01585114v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01852960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein local conformations at the light of a structural alphabet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analysing the Structural Effect of Point Mutations of Cytotoxic Necrotizing Factor 1 (CNF1) on Lu/BCAM Adhesion Glycoprotein Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.11.1286⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), pp.E122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins10030122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01852960v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01852766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the Structural Effect of Point Mutations of Cytotoxic Necrotizing Factor 1 (CNF1) on Lu/BCAM Adhesion Glycoprotein Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics and deformability of α-, 310- and π-helices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun Narwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Shinada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins10030122⟩</w:t>
+              <w:t xml:space="preserve">Archives of Biological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (1), pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/ABS170215022N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01852766v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01585114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances on polyproline II.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Same but not alike: Structure, flexibility and energetics of domains in multi-domain proteins are influenced by the presence of other domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Vishwanath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-017-2385-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.e1006008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01573940v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02147944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of 13 new RHD alleles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gaillard</w:t>
+                <w:t xml:space="preserve">Recent advances on polyproline II.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun Jairaj Narwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Shinada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ghouzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.14004⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (4), pp.705-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-017-2385-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627823v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01573940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based prediction of protein backbone conformation using a structural alphabet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves-Henri Sanejouand</w:t>
+                <w:t xml:space="preserve">Molecular characterization of 13 new RHD alleles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Martret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186215⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (4), pp. 1089-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.14004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677391v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global analysis of VHHs framework regions with a structural alphabet</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Knowledge-based prediction of protein backbone conformation using a structural alphabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyanar Vetrivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapnil Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Sanejouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.09.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0186215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01374633v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the classical classification of β-turns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Global analysis of VHHs framework regions with a structural alphabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Malpertuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.33191 </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, pp.11 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep33191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01374651v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01374633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a structural alphabet to find compatible folds for amino acid sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Extension of the classical classification of β-turns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Offmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (1), pp.145 - 153. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.33191 </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pro.2581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep33191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677393v1</w:t>
+                <w:t xml:space="preserve">inserm-01374651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatic analysis of the protein/DNA interface.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of a structural alphabet to find compatible folds for amino acid sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapnil Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Sanejouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Offmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt1273⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.145 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pro.2581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00926088v1</w:t>
+                <w:t xml:space="preserve">hal-01677393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mulPBA: an efficient multiple protein structure alignment method based on a structural alphabet.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bioinformatic analysis of the protein/DNA interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohdan Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirí Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Svozil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Cech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (4), pp.661-8. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (5), pp.3381-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07391102.2013.787026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt1273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00926338v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00926088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between local structural dynamics of proteins inferred from NMR ensembles and evolutionary dynamics of homologues of known structure.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swapnil Mahajan</w:t>
+                <w:t xml:space="preserve">mulPBA: an efficient multiple protein structure alignment method based on a structural alphabet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 32 (5), pp.751-8. </w:t>
+              <w:t xml:space="preserve">, 2014, 32 (4), pp.661-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07391102.2013.789989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2013.787026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00926204v1</w:t>
+                <w:t xml:space="preserve">inserm-00926338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the role of domain-domain linkers in the spatial orientation of domains in multi-domain proteins.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Correlation between local structural dynamics of proteins inferred from NMR ensembles and evolutionary dynamics of homologues of known structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapnil Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Offmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 31 (12), pp.1467-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07391102.2012.743438⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 32 (5), pp.751-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2013.789989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00926595v1</w:t>
+                <w:t xml:space="preserve">inserm-00926204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DoSA: Database of Structural Alignments.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cis-trans isomerization of omega dihedrals in proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/bat048⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (2), pp.279-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-013-1511-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00926452v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00926521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution study of the Baeyer-Villiger monooxygenases enzyme family: functional importance of the highly conserved residues.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">VLDP web server: a powerful geometric tool for analysing protein structures in their environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Esque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Oguey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.03.005⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (Web Server issue), pp.W373-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00926584v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00926547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cis-trans isomerization of omega dihedrals in proteins.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">DoSA: Database of Structural Alignments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapnil Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garima Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Iftekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Offmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-013-1511-3⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.bat048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/bat048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00926521v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00926452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLDP web server: a powerful geometric tool for analysing protein structures in their environment.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evolution study of the Baeyer-Villiger monooxygenases enzyme family: functional importance of the highly conserved residues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Berardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Oguey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt509⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (7), pp.1394-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00926547v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00926584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Bulges: extensive structural analyses of β-sheets irregularities.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Understanding the role of domain-domain linkers in the spatial orientation of domains in multi-domain proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramachandra M Bhaskara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (10), pp.1366-78. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (12), pp.1467-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pro.2324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2012.743438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00926388v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00926595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRR repeats in the intracellular domain of KISS1R are important for its export to cell membrane.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">β-Bulges: extensive structural analyses of β-sheets irregularities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Endocrinol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/me.2012-1386⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (10), pp.1366-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pro.2324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00926577v1</w:t>
+                <w:t xml:space="preserve">inserm-00926388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective constraint on human pre-mRNA splicing by protein structural properties.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">PRR repeats in the intracellular domain of KISS1R are important for its export to cell membrane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evs071⟩</w:t>
+              <w:t xml:space="preserve">Mol Endocrinol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (6), pp.1004-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2012-1386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00750397v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00926577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of tertiary structures of proteins in protein-protein complexes with unbound forms suggests prevalence of allostery in signalling proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshmipuram S. Swapna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapnil Mahajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6807-12-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00725334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cis-trans peptide variations in structurally similar proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43 (3), pp.1369-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-011-1211-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00680773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and molecular dynamics of HPA-1a and -1b polymorphisms: effects on the structure of the β3 subunit of the αIIbβ3 integrin.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective constraint on human pre-mRNA splicing by protein structural properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsuan-Yu Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trees-Juen Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Chi Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047304⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (9), pp.966-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evs071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00926600v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00750397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structural differences in homologous proteins: specificities in different SCOP classes.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modeling and molecular dynamics of HPA-1a and -1b polymorphisms: effects on the structure of the β3 subunit of the αIIbβ3 integrin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick F. J. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (6), pp.e38805. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038805⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e47304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00750286v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00926600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PredyFlexy: flexibility and local structure prediction from sequence.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Local structural differences in homologous proteins: specificities in different SCOP classes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks482⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e38805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00750270v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00750286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive structure-based alignment of homologous proteins: Adopting sequence comparison strategies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
+                <w:t xml:space="preserve">PredyFlexy: flexibility and local structure prediction from sequence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 94 (9), pp.2025-34. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (Web Server issue), pp.W317-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00750325v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00750270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species specific amino acid sequence - Protein local structure relationships: An analysis in the light of a structural alphabet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Progressive structure-based alignment of homologous proteins: Adopting sequence comparison strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Valadié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 276 (1), pp.209. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (9), pp.2025-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.01.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682413v1</w:t>
+                <w:t xml:space="preserve">inserm-00750325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cahier de laboratoire électronique (CLE)</w:t>
               </w:r>
@@ -9246,51 +9272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dorlanne-Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9332,6375 +9358,6479 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species specific amino acid sequence-protein local structure relationships: An analysis in the light of a structural alphabet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 276 (1), pp.209-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00646218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iPBA: a tool for protein structure comparison using sequence alignment strategies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Species specific amino acid sequence - Protein local structure relationships: An analysis in the light of a structural alphabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valadié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 276 (1), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.01.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00646241v1</w:t>
+                <w:t xml:space="preserve">hal-00682413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of local conformational similarity in structurally variable regions of homologous proteins using protein blocks.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Swapnil Mahajan</w:t>
+                <w:t xml:space="preserve">iPBA: a tool for protein structure comparison using sequence alignment strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (3), pp.e17826. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (Web Server issue), pp.W18-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00586691v1</w:t>
+                <w:t xml:space="preserve">inserm-00646241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of protein structure comparison using a structural alphabet.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
+                <w:t xml:space="preserve">Identification of local conformational similarity in structurally variable regions of homologous proteins using protein blocks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garima Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapnil Mahajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 93 (9), pp.1434-45. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.e17826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00646245v1</w:t>
+                <w:t xml:space="preserve">inserm-00586691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting protein flexibility through the prediction of local structures.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Improvement of protein structure comparison using a structural alphabet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 79 (3), pp.839-52. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (9), pp.1434-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.22922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00568171v1</w:t>
+                <w:t xml:space="preserve">inserm-00646245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Peeling 3D: new tools for analyzing protein structures.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Predicting protein flexibility through the prediction of local structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (1), pp.132-3. </w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.839-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btq610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prot.22922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00568165v1</w:t>
+                <w:t xml:space="preserve">inserm-00568171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment of PolyProline II Conformation and Analysis of Sequence - Structure Relationship.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Protein Peeling 3D: new tools for analyzing protein structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018401⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (1), pp.132-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btq610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00586725v1</w:t>
+                <w:t xml:space="preserve">inserm-00568165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of threshold and tessellation methods for determining protein contacts.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Oguey</w:t>
+                <w:t xml:space="preserve">Assignment of PolyProline II Conformation and Analysis of Sequence - Structure Relationship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Mansiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnel Praveen Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci100195t⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.e18401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00568174v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00586725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short survey on protein blocks.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of threshold and tessellation methods for determining protein contacts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Esque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Oguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12551-010-0036-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (2), pp.493-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci100195t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00512823v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00568174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel evaluation of residue and protein volumes by means of Laguerre tessellation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of assignment on the prediction of transmembrane helices in protein structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50 (5), pp.947-60. </w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (5), pp.1241-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ci9004892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00726-010-0559-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00473943v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00472869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of assignment on the prediction of transmembrane helices in protein structures.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Observer avec un nouvel oeil la structure des protéines et leur flexibilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regard sur la biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (4), pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00472869v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00557286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer avec un nouvel oeil la structure des protéines et leur flexibilité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A short survey on protein blocks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnel Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garima Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapnil Mahajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshmipuram S. Swapna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regard sur la biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (3), pp.137-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12551-010-0036-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00557286v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00512823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of missing value imputation methods to improve clustering and interpretation of microarray experiments.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A novel evaluation of residue and protein volumes by means of Laguerre tessellation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Esque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Oguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-15⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (5), pp.947-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci9004892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00663912v1</w:t>
+                <w:t xml:space="preserve">inserm-00473943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recombinant dromedary antibody fragment (VHH or nanobody) directed against human Duffy antigen receptor for chemokines.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of missing value imputation methods to improve clustering and interpretation of microarray experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Celton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Malpertuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-010-0387-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00512838v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and automated functional classification with MED-SuMo: an application on purine-binding proteins.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A recombinant dromedary antibody fragment (VHH or nanobody) directed against human Duffy antigen receptor for chemokines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Smolarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamreza Hassanzadeh-Ghassabeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pro.364⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (19), pp.3371-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-010-0387-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00458093v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00512838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple interests in structural models of DARC transmembrane protein.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and automated functional classification with MED-SuMo: an application on purine-binding proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Doppelt-Azeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delfaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tracli.2010.05.003⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.847-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pro.364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00506537v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00458093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlphaIIbbeta3 integrin: new allelic variants in Glanzmann thrombasthenia, effects on ITGA2B and ITGB3 mRNA splicing, expression, and structure-function.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hezard</w:t>
+                <w:t xml:space="preserve">Multiple interests in structural models of DARC transmembrane protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Smolarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Czerwinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.21179⟩</w:t>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.184-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2010.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00448024v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00506537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Structural Models of Transmembrane Proteins.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AlphaIIbbeta3 integrin: new allelic variants in Glanzmann thrombasthenia, effects on ITGA2B and ITGB3 mRNA splicing, expression, and structure-function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dusseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Panzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Torchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (3), pp.237-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.21179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-60761-762-4_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00507094v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00448024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dominant mutation in the gene encoding the erythroid transcription factor KLF1 causes a congenital dyserythropoietic anemia.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Structural Models of Transmembrane Proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2010.10.010⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 654, pp.387-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-60761-762-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00550723v1</w:t>
+                <w:t xml:space="preserve">inserm-00507094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational fragment-based drug design to explore the hydrophobic sub-pocket of the mitotic kinesin Eg5 allosteric binding site.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brotel</w:t>
+                <w:t xml:space="preserve">A dominant mutation in the gene encoding the erythroid transcription factor KLF1 causes a congenital dyserythropoietic anemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Helias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lucien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Steschenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10822-009-9286-z⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (5), pp.721-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2010.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00396557v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00550723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the sequence-structure relationship of a library of local structural prototypes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In Silico Studies on DARC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge A. Hazout</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infectious disorders drug targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.289-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00318954v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00366309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Studies on DARC.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyzing the sequence-structure relationship of a library of local structural prototypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Benros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious disorders drug targets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 256 (2), pp.215-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.08.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00366309v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00318954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of protein chameleon sequence characteristics.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Computational fragment-based drug design to explore the hydrophobic sub-pocket of the mitotic kinesin Eg5 allosteric binding site.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Oguievetskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Martin-Chanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Vorotyntsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Doppelt-Azeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (8), pp.571-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10822-009-9286-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00353122v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00396557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein short loop prediction in terms of a structural alphabet.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Analysis of protein chameleon sequence characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ghozlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnel Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bornot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Biology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (9), pp.367-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2009.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00396485v1</w:t>
+                <w:t xml:space="preserve">inserm-00353122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for Infectious Diseases - Drug Targets (in silico issue)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Protein short loop prediction in terms of a structural alphabet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Offmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious disorders drug targets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (4), pp.329-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2009.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00395256v1</w:t>
+                <w:t xml:space="preserve">inserm-00396485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new prediction strategy for long local protein structures using an original description.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Editorial for Infectious Diseases - Drug Targets (in silico issue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infectious disorders drug targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.246-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.22370⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00348740v1</w:t>
+                <w:t xml:space="preserve">inserm-00395256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of protein contacts into Protein Units.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">A new prediction strategy for long local protein structures using an original description.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bornot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 91 (7), pp.876-87. </w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (3), pp.570-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prot.22370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00375095v1</w:t>
+                <w:t xml:space="preserve">inserm-00348740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of HSP90-related folds with MED-SuMo classification approach.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analysis of protein contacts into Protein Units.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (7), pp.876-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00348737v1</w:t>
+                <w:t xml:space="preserve">inserm-00375095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of loop boundaries using different local structure assignment methods.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analysis of HSP90-related folds with MED-SuMo classification approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Doppelt-Azeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delfaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pro.198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00392504v1</w:t>
+                <w:t xml:space="preserve">inserm-00348737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein contacts, inter-residue interactions and side-chain modelling.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Analysis of loop boundaries using different local structure assignment methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bornot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Offmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 90 (4), pp.626-39. </w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (9), pp.1869-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2007.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pro.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00189828v1</w:t>
+                <w:t xml:space="preserve">inserm-00392504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico local structure approach: A case study on Outer Membrane Proteins.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Protein contacts, inter-residue interactions and side-chain modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claude Camproux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.21659⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (4), pp.626-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2007.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00176452v1</w:t>
+                <w:t xml:space="preserve">inserm-00189828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How flexible protein structures are? New questions on the protein structure plasticity.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In silico local structure approach: A case study on Outer Membrane Proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Camproux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioForum Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71 (1), pp.92-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.21659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00189079v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00176452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Protein Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">How flexible protein structures are? New questions on the protein structure plasticity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Offmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2, pp.165-202</w:t>
+              <w:t xml:space="preserve">BioForum Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00175058v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00189079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein structure mining using a structural alphabet.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Local Protein Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Offmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Tyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Offmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.165-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.21776⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00176443v1</w:t>
+                <w:t xml:space="preserve">inserm-00175058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced amino acid alphabet for understanding and designing protein adaptation to mutation.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Protein structure mining using a structural alphabet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Offmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (2), pp.920-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.21776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00249-007-0188-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00155390v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00176443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinning strategy&amp;quot;: a novel approach for predicting the backbone structure in terms of protein blocks from sequence.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A reduced amino acid alphabet for understanding and designing protein adaptation to mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Benros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Camproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (8), pp.1059-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-007-0188-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00143368v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00155390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional annotation strategy for protein structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pinning strategy&amp;quot;: a novel approach for predicting the backbone structure in terms of protein blocks from sequence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Benros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (9), pp.357-359</w:t>
+              <w:t xml:space="preserve">Journal of Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (1), pp.51-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00143366v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00143368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A substitution matrix for structural alphabet based on structural alignment of homologous proteins and its applications.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional annotation strategy for protein structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkataraman S. Gowri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Olivia Doppelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Offmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (9), pp.357-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00133760v1</w:t>
+                <w:t xml:space="preserve">inserm-00143366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing a novel approach for predicting local 3D protein structures from sequence.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Protein beta-turn assignments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (5), pp.153-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00133180v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00133658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein beta-turn assignments.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assessing a novel approach for predicting local 3D protein structures from sequence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Benros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62 (4), pp.865-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.20815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00133658v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00133180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Peeling': an approach for splitting a 3D protein structure into compact fragments.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A substitution matrix for structural alphabet based on structural alignment of homologous proteins and its applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkataraman S. Gowri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge A. Hazout</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Offmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65 (1), pp.32-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.21087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti773⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00133725v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00133760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Peeling 2: a web server to convert protein structures into series of protein units.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Protein Peeling': an approach for splitting a 3D protein structure into compact fragments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge A. Hazout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 34 (Web Server issue), pp.W75-8. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (2), pp.129-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkl292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00133731v1</w:t>
+                <w:t xml:space="preserve">inserm-00133725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Block Expert (PBE): a web-based protein structure analysis server using a structural alphabet.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein Peeling 2: a web server to convert protein structures into series of protein units.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge A. Hazout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 34 (Web Server issue), pp.W119-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkl199⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 34 (Web Server issue), pp.W75-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkl292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00133751v1</w:t>
+                <w:t xml:space="preserve">inserm-00133731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural alphabet for local protein structures: improved prediction methods.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protein Block Expert (PBE): a web-based protein structure analysis server using a structural alphabet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. Swamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 59 (4), pp.810-27. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (Web Server issue), pp.W119-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.20458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkl199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00143564v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00133751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein secondary structure assignment revisited: a detailed analysis of different assignment methods.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A structural alphabet for local protein structures: improved prediction methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Benros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge A. Hazout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6807-5-17⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (4), pp.810-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.20458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00090199v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00143564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural model of a seven-transmembrane helix receptor: the Duffy antigen/receptor for chemokine (DARC).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Protein secondary structure assignment revisited: a detailed analysis of different assignment methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le van Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2005.05.016⟩</w:t>
+              <w:t xml:space="preserve">BMC Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (17), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6807-5-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00143373v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00090199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New assessment of a structural alphabet.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A structural model of a seven-transmembrane helix receptor: the Duffy antigen/receptor for chemokine (DARC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournamille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le van Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Silico Biol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1724 (3), pp.288-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2005.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00132875v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00143373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microarrays experiments missing values on the stability of gene groups by hierarchical clustering.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New assessment of a structural alphabet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Malpertuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Silico Biol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (3), pp.283-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-5-114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00000113v1</w:t>
+                <w:t xml:space="preserve">inserm-00132875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local backbone structure prediction of proteins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of microarrays experiments missing values on the stability of gene groups by hierarchical clustering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Malpertuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Silico Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-5-114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00132872v1</w:t>
+                <w:t xml:space="preserve">inserm-00000113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a structural alphabet for analysis of short loops connecting repetitive structures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local backbone structure prediction of proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Benros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fourrier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge A. Hazout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In Silico Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (3), pp.381-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00112104v1</w:t>
+                <w:t xml:space="preserve">inserm-00132872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid protein model' for optimally defining 3D protein structure fragments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Use of a structural alphabet for analysis of short loops connecting repetitive structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Benros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 19 (3), pp.345-53. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btf859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-5-58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00133632v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00112104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome compartimentation by a hybrid chromosome model (HXM). Application to Saccharomyces cerevisae subtelomeres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hybrid protein model' for optimally defining 3D protein structure fragments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge A. Hazout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0097-8485(02)00006-2⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (3), pp.345-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btf859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00143383v1</w:t>
+                <w:t xml:space="preserve">inserm-00133632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartimentation chromosomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genome compartimentation by a hybrid chromosome model (HXM). Application to Saccharomyces cerevisae subtelomeres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Loirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Badel-Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26 (5), pp.437-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0097-8485(02)00006-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00132826v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00143383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of a local backbone description using a structural alphabet: a new approach to the sequence-structure relationship.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Compartimentation chromosomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Etchebest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 11 (12), pp.2871-86</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 225, pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00143374v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00132826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the use of a structural alphabet for a structural prediction of protein loops</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Extension of a local backbone description using a structural alphabet: a new approach to the sequence-structure relationship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tufféry</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (12), pp.2871-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00134555v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00143374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compacting local protein folds with a Hybrid Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 106 (1/2), pp.36-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s002140000227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00132867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring the use of a structural alphabet for a structural prediction of protein loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Camproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge A. Hazout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tufféry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 106 (1/2), pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002140100261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00134555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bayesian probabilistic approach for predicting backbone structures in terms of protein blocks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Etchebest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 41 (3), pp.271-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00132821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15710,877 +15840,877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and sequence investigations of regioselectivity and substrate specificity in a family of enzymes: the case study of ubiquinone biosynthesis hydroxylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elin Teppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Bioinformatique Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GT MASIM, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of allosteric effect of pathologic variants at the light of local protein conformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgrade BioInformatics Conference – BelBi 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01853665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and deformability of α-, 310- and π-helices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein structure analysis, prediction and flexibility in the light of a structural alphabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès du GGMM (groupe de graphisme et modélisation moléculaire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">1ère réunion du GT MASIM du GDR BIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR BIM (CNRS), Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01581259v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01636581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein structure analysis, prediction and flexibility in the light of a structural alphabet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics and deformability of α-, 310- and π-helices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Shinada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarun Jairaj Narwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rebehmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère réunion du GT MASIM du GDR BIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR BIM (CNRS), Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">20e congrès du GGMM (groupe de graphisme et modélisation moléculaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01636581v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01581259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PB-PENTAdb : a web resource for the analysis and prediction of local backbone structure and flexibility using pentapeptide protein blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Offmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress on Computation Biology (ECCB10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Protein Model (HPM) : A Method For Building A Library Of Overlapping Local Structural Prototypes. Sensitivity Study And Improvements Of The Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Benros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hazout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.53-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00133639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Protein Model&amp;quot;: a new clustering approach for 3D local structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Benros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.36-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00134559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Protein Model (HPM)&amp;quot; : une nouvelle approche pour caractériser les relations séquence-structure dans les protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00134567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Protein Model (HPM): a method to compact protein 3D-structures information and physicochemical properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.49-54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPIRE.2000.878179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00132863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16590,672 +16720,672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the interaction of cannabinoids with their human CNR1 and CNR2 receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahadih Yacob Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Sgorbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doppelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diharce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème congrès du Groupe de Graphisme et Modélisation Moléculaire (GGMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Forges-Les-Eaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05384147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par dynamiques moléculaires de 5 types de Calréticuline associée à la thrombocytémie essentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragousandirane Radjasandirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e congrès de la Société Française d'Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04072440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of 50 Computational Tools for Predicting Pathogenicity of Genetic Variants: Unveiling representativeness issues on public datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragousandirane Radjasandirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diharce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Human Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of VHH dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diharce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Etchebest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Biophysical Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04072706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the turning away</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès du GGMM (groupe de graphisme et modélisation moléculaire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Reims, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01575727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the turning away</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 25th Annual International Conference on Intelligent Systems for Molecular Biology (ISMB) and 16th European Conference on Computational Biology (ECCB) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01575565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Protein -Protein Interface Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Esque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Graphisme Modélisation Moléculaire (GGMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01586501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17265,126 +17395,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatique - 3e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Deléage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Collection Sciences Sup, 978-2-10-081515-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17394,1042 +17524,1042 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des systèmes biologiques, bioinformatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de conjoncture 2010 du Comité national de la recherche scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, chapitre 43, 845-858, 2011, 978-2-271-07263-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bioinformatic web server to cut protein structures in terms of Protein Units.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaclyn E. Morris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Science Research and the Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Book Press, pp.169-183, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00646177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Structure Alphabets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnel Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bornot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Huzefa Rangwala, George Karypis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to Protein Structure Prediction: Methods and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.75-106, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470882207.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00557300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Conformational Patterns in Active and Inactive Forms of Kinases Using Protein Blocks Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garima Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhurvas Chandrasekaran Dinesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ujjwal Maulik, Sanghamitra Bandyopadhyay, Jason T. L. Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence and Pattern Analysis in Biological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.169-188, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470872352.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00557296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the local protein structure. I. Classical approaches.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Turns prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre G. de Brevern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Structural Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.6-27, 2007</w:t>
+              <w:t xml:space="preserve">, Research Signpost, Trivandrum, Kerala, India., pp.43-63, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00176471v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00176710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turns prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Description of the local protein structure. I. Classical approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Benros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre G. de Brevern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Structural Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Research Signpost, Trivandrum, Kerala, India., pp.43-63, 2007</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research Signpost, Trivandrum, Kerala, India.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.6-27, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00176710v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00176471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of the local protein structure. II. Novel approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Tyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Benros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre G. de Brevern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Structural Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Signpost, Trivandrum, Kerala, India.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.28-42, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00176668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Alphabet: From a Local Point of View to a Global Description of Protein 3D Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Benros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yan, Peter V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics: New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova publishers, pp.127-69, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00134564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein structural alphabets: beyond the secondary structure description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Camproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge A. Hazout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Etchebest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tufféry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sangadai SG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent research developments in protein engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research signpost, pp.319-331, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00133650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18439,151 +18569,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEPOP: new approaches to mimic non-continous epitopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Demolombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Felicori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrez Machado de Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18593,114 +18723,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles stratégies d'analyses et de prédiction des structures tridimensionnelles des protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Brevern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00133819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId524"/>
+      <w:footerReference w:type="default" r:id="rId526"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18768,51 +18898,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6CFABF1"/>
+    <w:nsid w:val="F6A43652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18999,51 +19129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-de-brevern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7112-5626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135431697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4788-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dsimb.inserm.fr/~debrevern/PUBLICATIONS/index.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surbhi Dhingra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanathan Sowdhamini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Sanejouand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.08.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragousandirane Radjasandirane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gelly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G de Brevern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04510947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Floch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galochkina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pirenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournamille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1360392" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schnider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine M&#8217;rad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalaa El Ahmadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad905" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Alvarez-Valadez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sauvat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2024.2440842" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Kranjc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Jairaj Narwani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abby" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713280" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhila Melarkode Vattekatte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gardebien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054511" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tourlet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics3020025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04510907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics4010001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109386" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Urbain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics3020021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sarper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Albayrak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zulfikar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zengin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2021.1947481" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03695851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Jahrani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cretin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2020.1869712" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Anies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jallu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun J Narwani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020858" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Maljkovi&#263;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Miti&#263;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.01.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03690712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03119-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Vishwakarma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Shinada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073721" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03738483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vander Meersche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Postic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac370" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03253477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmrv.2021.04.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03543689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Tandon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswamy Srinivasan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.11.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraya Ravikumar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c00168" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538152v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Nekrasov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kozmin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kozyrev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Ziganshin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158339" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168831" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Buks" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Brusson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073530" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Bayry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03026-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189771" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03253510v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barrault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Chami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Toly&#8208;ndour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K Shinada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmidtke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062243" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071080" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubika Bisoo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105383" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107464" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hill" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Karboune" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Narwani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155402" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907323v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ken Shinada" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane No&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8408" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913871v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalaivani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J Narwani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Srinivasan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3556" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2019.1650112" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guadall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le van Kim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.007521" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552015v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0292-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun J. Narwani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain L&#233;onard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.07.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01453" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02787607v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Molina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lavigne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3189-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913845v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyanar Vetrivel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Offmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277257v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrez Machado de Avila" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2867-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266176v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-019-02747-w" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wajcman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Marden" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630269.2018.1556683" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266188v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei N Nekrasov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila G Alekseeva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf &#1040;. Pogosyan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Dolgikh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. P Kirpichnikov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.02.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913723v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faure" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Praveen Joseph" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13029-019-0075-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Vishwanath" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01585114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/ABS170215022N" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01852960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1286" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01852766v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10030122" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01573940v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ghouzam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-017-2385-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627823v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Barrault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Martret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gaillard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677391v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Mahajan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Tyagi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hoffmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186215" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01374633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malpertuy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.09.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01374651v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33191" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677393v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2581" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926088v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Schneider" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Cerny" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Svozil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cech" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1273" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926338v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2013.787026" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926204v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2013.789989" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926595v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandra M Bhaskara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2012.743438" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926452v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Agarwal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Iftekhar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat048" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926584v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.03.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926521v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1511-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D432E829A2BE018079E8736E4F6E4F73B2179/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926547v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Oguey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt509" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926388v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2324" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hernandez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Leprince" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2012-1386" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750397v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuan-Yu Lin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trees-Juen Chuang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Chi Chen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs071" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725334v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmipuram S. Swapna" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-12-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680773v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-1211-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926600v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F. J. Fuchs" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kaplan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047304" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valadi&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038805" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750270v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bornot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks482" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.05.028" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682413v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.047" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680791v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Amiard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baczynski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dorlanne-Messiaen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646218v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646241v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr333" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00586691v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017826" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646245v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.04.010" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00568171v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22922" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00568165v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq610" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00586725v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mansiaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018401" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00568174v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci100195t" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512823v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Joseph" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-010-0036-1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00473943v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci9004892" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472869v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0559-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F3056905535B02A2C486DF327CE7F8143CC8584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557286v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663912v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Celton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-15" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512838v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Smolarek" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Hassanzadeh-Ghassabeh" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0387-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00458093v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delfaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moriaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.364" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00506537v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Czerwinski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2010.05.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00448024v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dusseaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Panzer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Torchet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hezard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21179" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6E3FFAC324EA4F38D57C622ED7570681BCA2740/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00507094v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-762-4_20" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550723v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saison" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helias" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lucien" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steschenko" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2010.10.010" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00396557v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Oguievetskaia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martin-Chanas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Vorotyntsev" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brotel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-009-9286-z" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318954v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Benros" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A. Hazout" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.032" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00366309v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Autin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00353122v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00396485v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2009.06.002" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395256v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00348740v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22370" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375095v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.04.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00348737v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00392504v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.198" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00189828v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.11.007" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176452v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Camproux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21659" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00189079v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175058v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176443v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21776" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99A3FDEBE8F4BA8C53C55AF65FA9A0CAA256E0F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00155390v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0188-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD1AC812A108FD01C1421D976D1F28D0E6CCBA98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143368v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143366v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133760v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman S. Gowri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21087" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA48CCCBD86F8EA3E58646A2C110681C1F8B1416/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133180v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20815" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CB342F97F2AFFD6D5637DC0A0C215A5C8F6B857/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133658v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133725v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti773" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133731v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl292" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133751v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Sharma" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Swamy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl199" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143564v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20458" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C650CD66E82073C0D8E9287525F5C80590C496B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090199v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-5-17" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143373v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wong" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.05.016" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132875v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000113v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-114" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132872v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112104v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourrier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-58" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133632v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btf859" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143383v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Loirat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Badel-Chagnon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Andr&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00006-2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFJ7FJ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132826v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143374v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134555v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140100261" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/920DFC96DFCD4B24BCE0428CC6B079AA5BD93D31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132867v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140000227" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/456E1EAFE840F602ABD885157A5159CC8501C0B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132821v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785151v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Teppa" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Launay" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schmitt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01853665v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01581259v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636581v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198468v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tyagi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joseph" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drula" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grondin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133639v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hazout" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134559v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134567v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132863v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIRE.2000.878179" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05384147v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Kaddour" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahadih Yacob Ahmed" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sgorbini" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doppelt" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04072440v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264309v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04072706v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01575727v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01575565v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01586501v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356596v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/bioinformatique-sequence-structure-proteines" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646177v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557300v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470882207.ch5" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557296v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhurvas Chandrasekaran Dinesh" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470872352.ch8" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176471v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hal.inserm.fr/inserm-00176471" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176710v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fuchs" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176668v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hal.inserm.fr/inserm-00176668" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134564v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133650v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787634v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133819v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-de-brevern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7112-5626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135431697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4788-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dsimb.inserm.fr/~debrevern/PUBLICATIONS/index.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571678v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragousandirane Radjasandirane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cretin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G de Brevern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gelly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ailsci.2026.100165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surbhi Dhingra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanathan Sowdhamini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Sanejouand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.08.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04510947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Floch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galochkina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pirenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournamille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1360392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schnider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine M&#8217;rad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalaa El Ahmadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad905" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Alvarez-Valadez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sauvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2024.2440842" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhila Melarkode Vattekatte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gardebien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054511" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Kranjc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Jairaj Narwani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713280" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tourlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics3020025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04510907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics4010001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Urbain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics3020021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109386" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Maljkovi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Miti&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.01.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03690712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03119-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Anies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jallu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun J Narwani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020858" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sarper" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Albayrak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zulfikar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zengin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2021.1947481" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03695851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Jahrani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2020.1869712" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Vishwakarma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Shinada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073721" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03738483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vander Meersche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Postic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac370" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03543689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Tandon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswamy Srinivasan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.11.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraya Ravikumar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c00168" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538152v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Nekrasov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kozmin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kozyrev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Ziganshin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158339" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03253477v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmrv.2021.04.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168831" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Bayry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03026-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189771" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03253510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barrault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Chami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Toly&#8208;ndour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16301" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Buks" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Brusson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073530" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubika Bisoo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107464" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hill" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Karboune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Narwani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155402" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907391v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071080" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K Shinada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmidtke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062243" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105383" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ken Shinada" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane No&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8408" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun J. Narwani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain L&#233;onard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.07.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01453" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02787607v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Molina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lavigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3189-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyanar Vetrivel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Offmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrez Machado de Avila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2867-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913871v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalaivani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J Narwani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Srinivasan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3556" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2019.1650112" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guadall" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le van Kim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.007521" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552015v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0292-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266176v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-019-02747-w" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wajcman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Marden" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630269.2018.1556683" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei N Nekrasov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila G Alekseeva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf &#1040;. Pogosyan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Dolgikh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. P Kirpichnikov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.02.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Praveen Joseph" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13029-019-0075-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01852960v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1286" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01852766v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10030122" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01585114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/ABS170215022N" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Vishwanath" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01573940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ghouzam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-017-2385-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627823v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Barrault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Martret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gaillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677391v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Mahajan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Tyagi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hoffmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186215" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01374633v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malpertuy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.09.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01374651v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33191" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677393v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2581" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Schneider" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Cerny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Svozil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cech" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1273" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926338v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2013.787026" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926204v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2013.789989" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926521v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1511-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D432E829A2BE018079E8736E4F6E4F73B2179/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926547v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Oguey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt509" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926452v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Agarwal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Iftekhar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat048" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926584v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.03.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926595v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandra M Bhaskara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2012.743438" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2324" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926577v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hernandez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Leprince" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2012-1386" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725334v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmipuram S. Swapna" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-12-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680773v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-1211-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuan-Yu Lin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trees-Juen Chuang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Chi Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs071" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F. J. Fuchs" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kaplan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047304" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750286v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valadi&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038805" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750270v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bornot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks482" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750325v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.05.028" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680791v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Amiard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baczynski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dorlanne-Messiaen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646218v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.047" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682413v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646241v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr333" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00586691v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017826" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646245v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.04.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00568171v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22922" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00568165v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq610" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00586725v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mansiaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018401" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00568174v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci100195t" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472869v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0559-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F3056905535B02A2C486DF327CE7F8143CC8584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557286v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512823v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Joseph" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-010-0036-1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00473943v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci9004892" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663912v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Celton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-15" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512838v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Smolarek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Hassanzadeh-Ghassabeh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0387-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00458093v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delfaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moriaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.364" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00506537v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Czerwinski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2010.05.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00448024v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dusseaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Panzer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Torchet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hezard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21179" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6E3FFAC324EA4F38D57C622ED7570681BCA2740/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00507094v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-762-4_20" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550723v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saison" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helias" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lucien" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steschenko" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2010.10.010" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00366309v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Autin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318954v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Benros" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A. Hazout" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.032" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00396557v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Oguievetskaia" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martin-Chanas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Vorotyntsev" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brotel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-009-9286-z" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00353122v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00396485v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2009.06.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395256v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00348740v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22370" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375095v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.04.008" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00348737v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00392504v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.198" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00189828v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.11.007" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176452v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Camproux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21659" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00189079v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175058v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176443v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21776" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99A3FDEBE8F4BA8C53C55AF65FA9A0CAA256E0F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00155390v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0188-5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD1AC812A108FD01C1421D976D1F28D0E6CCBA98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143368v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143366v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133658v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133180v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20815" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CB342F97F2AFFD6D5637DC0A0C215A5C8F6B857/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133760v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman S. Gowri" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21087" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA48CCCBD86F8EA3E58646A2C110681C1F8B1416/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133725v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti773" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133731v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl292" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133751v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Sharma" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Swamy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl199" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143564v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20458" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C650CD66E82073C0D8E9287525F5C80590C496B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090199v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-5-17" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143373v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wong" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.05.016" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132875v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000113v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-114" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132872v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112104v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourrier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-58" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133632v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btf859" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143383v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Loirat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Badel-Chagnon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Andr&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00006-2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFJ7FJ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132826v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143374v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132867v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140000227" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/456E1EAFE840F602ABD885157A5159CC8501C0B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134555v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140100261" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/920DFC96DFCD4B24BCE0428CC6B079AA5BD93D31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132821v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785151v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Teppa" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Launay" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schmitt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01853665v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636581v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01581259v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198468v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tyagi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joseph" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drula" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grondin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133639v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hazout" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134559v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134567v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132863v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIRE.2000.878179" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05384147v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Kaddour" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahadih Yacob Ahmed" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sgorbini" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doppelt" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04072440v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264309v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04072706v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01575727v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01575565v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01586501v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356596v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/bioinformatique-sequence-structure-proteines" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646177v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557300v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470882207.ch5" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557296v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhurvas Chandrasekaran Dinesh" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470872352.ch8" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176710v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fuchs" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176471v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hal.inserm.fr/inserm-00176471" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176668v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hal.inserm.fr/inserm-00176668" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134564v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133650v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787634v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133819v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>