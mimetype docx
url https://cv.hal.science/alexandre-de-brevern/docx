--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1,18843 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...18791 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.635416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre G. de Brevern </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Researcher (INSERM) - DSIMB Bioinformatics Team Director</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-de-brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7112-5626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135431697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=NB4OJhoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4788-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trained as a Cell Biologist, Alexandre G. de Brevern is a Structural Bioinformatician for now near 25 years. Senior Researcher at the French National Institute for Health and Medical Research (INSERM), he is the head of DSIMB, the Bioinformatics team of INSERM UMR_S 1134 BIGR unit (12 permanent researchers located in Paris, mainland France and Saint-Denis de la Reunion, Réunion Island in Indian Ocean).  He has two main axes of researches: (i) developing innovate methodologies useful for the scientific community and (ii) specific application to proteins implicated in diseases and pathologies.Concerning the first axis, he provided more than 20 tools, webservers and databases mainly dealing with the analyses and prediction of protein behaviours, e.g. superimposition of protein structures and prediction of protein flexibility.He is a recognized specialist of protein local conformations with the extension of definition of beta-turn classes, new assignment for PolyProline II helices, analysis beta-bulge, comparison of different secondary structure assignment and the dynamics of secondary structure and implications on prediction. He is the designer of the most important structural alphabet, i.e. series of local protein prototypes able to approximate protein structures, the Protein Blocks. PBs have been used to analyse protein structures, protein structure dynamics, disordered proteins, defined binding sites, performed protein superimposition and prediction, …For prediction purposes, he used biostatistics and learning approaches ranging from Bayesian approach, to Artificial Neural Networks, Support Vector Machines and Deep Learning.Concerning the second axis, he used mainly structural modelling and molecular dynamics to analyse protein for Red Blood Cells and platelets. He is specialized in transmembrane proteins and protein implicated in blood group transfusion.He also extended his work to drug design with collaborations with companies and Next-Generation Sequencing. He had authored more than 180 publications (including 152 papers indexed in PubMed and one book), is editor in 8 peer-reviewed journals (one as Editor-In-Chief and two as Section editor). He is implicated in numerous scientific societies, being awarded by French Molecular Modelling group award (GGMM 2001) and Prix Maurice Nicloux 2011 award (Biochemical and Molecular Biology Society). He is involved in many institutes evaluation in France, Czech Republic and Poland and has International collaborations with India, Taiwan, Poland, Serbia, United Kingdom, Sweden and Serbia.Publication list can be found at </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.dsimb.inserm.fr/~debrevern/PUBLICATIONS/index.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHOS: Predicting variant pathogenicity by combining protein language models and biological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragousandirane Radjasandirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ailsci.2026.100165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights for variant clinical interpretation based on a benchmark of 65 variant effect predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragousandirane Radjasandirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.111036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using protein blocks to build custom fragment libraries from protein structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surbhi Dhingra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Téletchéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanathan Sowdhamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Henri Sanejouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2025.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics of the human RhD and RhAG blood group proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galochkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Pirenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournamille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1360392. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2024.1360392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04510947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HumanLectome, an update of UniLectin for the annotation and prediction of human lectins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Schnider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine M’rad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalaa El Ahmadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Imberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (D1), pp.D1683 - D1693. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysosomal damage due to cholesterol accumulation triggers immunogenic cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Alvarez-Valadez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Sauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 08, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2024.2440842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Space of the Duffy Antigen/Receptor for Chemokines’ Intrinsically Disordered Ectodomain 1 Explored by Temperature Replica-Exchange Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Kranjc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun Jairaj Narwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Abby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (17), pp.13280. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms241713280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Trends of the Camelidae Antibody VHHs Domain Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Rebehmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gardebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.4511. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24054511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04258550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlphaFold2 Update and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragousandirane Radjasandirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedInformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.378 - 390. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedinformatics3020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04258522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMedInformatics, the Link between Biomedical Informatics, Biology and Computational Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedInformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedinformatics4010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04510907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective on the sharing of docking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Aci-Sèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Rebehmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (22), pp.109386. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Transmembrane Protein Structural Models Using HPMScore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Téletchéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Esque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedInformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.306 - 326. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedinformatics3020021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New αIIbβ3 variants in 28 Turkish Glanzmann patients; structural hypothesis for complex activation by residues variations in I-EGF domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Koker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sarper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Albayrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zulfikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Zengin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platelets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.551-561. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537104.2021.1947481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALR-ETdb, the database of calreticulin variants diversity in essential thrombocythemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora El Jahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platelets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537104.2020.1869712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Integrin αIIb Subunit Dynamics Reveals Long-Range Effects of Missense Mutations on Calf Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Anies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun J Narwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.858. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23020858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of PTMs structural databases: applications, limitations and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Rebehmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (4), pp.575-590. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-021-03119-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of structural alphabet protein blocks using data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Maljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Mitić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 197, pp.74-85. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2022.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHH Structural Modelling Approaches: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonam Vishwakarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Shinada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.3721. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23073721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWORD2: hierarchical analysis of protein 3D structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galochkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Vander Meersche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (W1), pp.W732--W738. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of the Literature Organized Into a New Database: RHeference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Téletchéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournamille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Pirenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion Medicine Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (2), pp.70-77. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmrv.2021.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03253477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Strain Indicated by Ramachandran Angles for the Protein Backbone Is Only Weakly Related to the Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraya Ravikumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (10), pp.2597-2606. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c00168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Structure of Protein Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Nekrasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Kozmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kozyrev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Ziganshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (15), pp.8339. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22158339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient association between proteins elicits alteration of dynamics at sites far away from interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Himani Tandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), pp.371-384.e3. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2020.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03543689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PYTHIA: Deep Learning Approach for Local Protein Conformation Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galochkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (16), pp.8831. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22168831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and evolutionary exploration of the IL-3 family and its alpha subunit receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fogha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadeesh Bayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (8), pp.1211-1227. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-021-03026-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Comparative Modeling of VHH Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (18), pp.9771. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22189771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into anti‐D formation in carriers of RhD variants through studies of 3D intraprotein interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Pirenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Toly‐ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.1286-1301. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/trf.16301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03253510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABCG2 Is Overexpressed on Red Blood Cells in Ph-Negative Myeloproliferative Neoplasms and Potentiates Ruxolitinib-Induced Apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralfs Buks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Brusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Galochkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cassinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (7), pp.3530. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22073530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Representation of Protein-Ligand Structural Diversity in the Protein Data Bank (PDB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas K Shinada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schmidtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.2243. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21062243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02907370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Protein Disorder Predictions in the Light of a Protein Structural Alphabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.1080. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10071080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02907391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data set of intrinsically disordered proteins analysed at a local protein conformation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun Jairaj Narwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Maljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soubika Bisoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.105383. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02907359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Product Profiles and Structural Relationships of New Levansucrases with Conventional and Non-Conventional Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Karboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun Narwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (15), pp.5402. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21155402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02913693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural entropy index to analyse local conformations in intrinsically disordered proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun Jairaj Narwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Maljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soubika Bisoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210 (1), pp.107464. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2020.107464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02907335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete analysis of camelid variable domains: sequences, structures, and in-silico structure prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ken Shinada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun J Narwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e8408. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.8408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02907323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iPBAvizu: a PyMOL plugin for an efficient 3D protein structure superimposition approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Praveen Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Craveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun Narwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source Code for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13029-019-0075-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02913723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimum set of stable blocks for rational design of polypeptide chains Running head: A set of stable blocks for protein rational design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei N Nekrasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila G Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf А. Pogosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry A Dolgikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. P Kirpichnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.88-92. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2019.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02266188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range molecular dynamics show that inactive forms of Protein Kinase A are more dynamic than active forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalaivani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J Narwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srinivasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.543-560. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.3556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02913871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete analyses of protein dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun Jairaj Narwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Craveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas K Shinada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2019.1650112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02266159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimerization and phosphorylation of Lutheran/basal cell adhesion molecule are critical for its function in cell migration on laminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guadall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le van Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 294 (41), pp.14911-14921. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA119.007521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the intestinal resistome by a three-dimensional structure-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ghozlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.112-123. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-018-0292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of protein flexibility with local structure approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun J. Narwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Craveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Rebehmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.150-155. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2019.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02266143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogens in Protein−Ligand Binding Mechanism: A Structural Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Shinada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schmidtke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (21), pp.9341-9356. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02913756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the PEPOP methods for mimicking discontinuous epitopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demolombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.738. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-3189-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variations within proteins can be as large as variations observed across their homologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyanar Vetrivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Offmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.162-170. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2019.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02913845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPOP 2.0: new approaches to mimic non-continuous epitopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demolombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza L. Felicori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Andrez Machado de Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-2867-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the impact of PTMs on the protein backbone conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Craveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun Narwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Rebehmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (7), pp.1065-1079. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-019-02747-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02266176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short in-Frame Insertions/Deletions in the Coding Sequence of the α-Globin Gene. Consequences of the 3D Structure and Resulting Phenotypes: Hb Choisy as an Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wajcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Marden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hemoglobin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (5-6), pp.287-293. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03630269.2018.1556683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02913864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same but not alike: Structure, flexibility and energetics of domains in multi-domain proteins are influenced by the presence of other domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneha Vishwanath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.e1006008. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02147944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and deformability of α-, 310- and π-helices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun Narwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Craveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Shinada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Santuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Rebehmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Biological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (1), pp.21-31. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/ABS170215022N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01585114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein local conformations at the light of a structural alphabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (3), pp.231A. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2017.11.1286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01852960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the Structural Effect of Point Mutations of Cytotoxic Necrotizing Factor 1 (CNF1) on Lu/BCAM Adhesion Glycoprotein Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.E122. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins10030122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01852766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on polyproline II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun Jairaj Narwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Santuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Shinada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ghouzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (4), pp.705-713. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-017-2385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01573940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of 13 new RHD alleles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Martret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (4), pp. 1089-1091. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/trf.14004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based prediction of protein backbone conformation using a structural alphabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyanar Vetrivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnil Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Henri Sanejouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), pp.e0186215. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global analysis of VHHs framework regions with a structural alphabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malpertuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131, pp.11 - 19. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01374633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the classical classification of β-turns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.33191 </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01374651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a structural alphabet to find compatible folds for amino acid sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnil Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Henri Sanejouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Offmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.145 - 153. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.2581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic analysis of the protein/DNA interface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohdan Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirí Cerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Svozil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Cech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (5), pp.3381-94. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mulPBA: an efficient multiple protein structure alignment method based on a structural alphabet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Praveen Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.661-8. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2013.787026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between local structural dynamics of proteins inferred from NMR ensembles and evolutionary dynamics of homologues of known structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnil Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Offmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.751-8. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2013.789989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of domain-domain linkers in the spatial orientation of domains in multi-domain proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramachandra M Bhaskara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (12), pp.1467-80. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2012.743438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoSA: Database of Structural Alignments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnil Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garima Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Iftekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Offmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.bat048. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bat048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution study of the Baeyer-Villiger monooxygenases enzyme family: functional importance of the highly conserved residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Rebehmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (7), pp.1394-402. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cis-trans isomerization of omega dihedrals in proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Craveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Praveen Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Rebehmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (2), pp.279-89. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-013-1511-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLDP web server: a powerful geometric tool for analysing protein structures in their environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Esque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Oguey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (Web Server issue), pp.W373-8. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Bulges: extensive structural analyses of β-sheets irregularities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Craveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Praveen Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Rebehmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (10), pp.1366-78. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.2324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRR repeats in the intracellular domain of KISS1R are important for its export to cell membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Endocrinol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (6), pp.1004-14. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/me.2012-1386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective constraint on human pre-mRNA splicing by protein structural properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsuan-Yu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees-Juen Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng-Chi Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (9), pp.966-75. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evs071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00750397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tertiary structures of proteins in protein-protein complexes with unbound forms suggests prevalence of allostery in signalling proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmipuram S. Swapna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnil Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6807-12-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00725334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cis-trans peptide variations in structurally similar proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Praveen Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (3), pp.1369-81. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-011-1211-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00680773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and molecular dynamics of HPA-1a and -1b polymorphisms: effects on the structure of the β3 subunit of the αIIbβ3 integrin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick F. J. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e47304. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structural differences in homologous proteins: specificities in different SCOP classes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Praveen Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38805. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00750286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PredyFlexy: flexibility and local structure prediction from sequence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Craveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (Web Server issue), pp.W317-22. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00750270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive structure-based alignment of homologous proteins: Adopting sequence comparison strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Praveen Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (9), pp.2025-34. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2012.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00750325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of threshold and tessellation methods for determining protein contacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Esque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Oguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (2), pp.493-507. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ci100195t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00568174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species specific amino acid sequence - Protein local structure relationships: An analysis in the light of a structural alphabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Praveen Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valadié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 276 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.01.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species specific amino acid sequence-protein local structure relationships: An analysis in the light of a structural alphabet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Praveen Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 276 (1), pp.209-17. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.01.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00646218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier de laboratoire électronique (CLE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dorlanne-Messiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP Pharma Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (6), pp.475-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00680791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iPBA: a tool for protein structure comparison using sequence alignment strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Praveen Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (Web Server issue), pp.W18-23. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00646241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of local conformational similarity in structurally variable regions of homologous proteins using protein blocks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garima Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnil Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.e17826. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0017826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00586691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of protein structure comparison using a structural alphabet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Praveen Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (9), pp.1434-45. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2011.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00646245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting protein flexibility through the prediction of local structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.839-52. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.22922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00568171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Peeling 3D: new tools for analyzing protein structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (1), pp.132-3. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00568165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of PolyProline II Conformation and Analysis of Sequence - Structure Relationship.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Mansiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Praveen Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.e18401. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0018401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00586725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dominant mutation in the gene encoding the erythroid transcription factor KLF1 causes a congenital dyserythropoietic anemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lucien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Steschenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (5), pp.721-7. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2010.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00550723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short survey on protein blocks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garima Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnil Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmipuram S. Swapna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (3), pp.137-147. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12551-010-0036-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00512823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel evaluation of residue and protein volumes by means of Laguerre tessellation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Esque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Oguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (5), pp.947-60. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ci9004892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00473943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of assignment on the prediction of transmembrane helices in protein structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pylouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (5), pp.1241-54. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-010-0559-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00472869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer avec un nouvel oeil la structure des protéines et leur flexibilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur la biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (4), pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00557286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of missing value imputation methods to improve clustering and interpretation of microarray experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Celton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malpertuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00663912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A recombinant dromedary antibody fragment (VHH or nanobody) directed against human Duffy antigen receptor for chemokines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Smolarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Hassanzadeh-Ghassabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (19), pp.3371-87. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-010-0387-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00512838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and automated functional classification with MED-SuMo: an application on purine-binding proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Doppelt-Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delfaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (4), pp.847-67. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00458093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple interests in structural models of DARC transmembrane protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Smolarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Czerwinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.184-96. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tracli.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00506537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlphaIIbbeta3 integrin: new allelic variants in Glanzmann thrombasthenia, effects on ITGA2B and ITGB3 mRNA splicing, expression, and structure-function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dusseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Panzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Torchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (3), pp.237-46. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/humu.21179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00448024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Structural Models of Transmembrane Proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 654, pp.387-401. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-60761-762-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00507094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of loop boundaries using different local structure assignment methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Offmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (9), pp.1869-81. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pro.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00392504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fragment-based drug design to explore the hydrophobic sub-pocket of the mitotic kinesin Eg5 allosteric binding site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Oguievetskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Martin-Chanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Vorotyntsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Doppelt-Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (8), pp.571-82. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10822-009-9286-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00396557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the sequence-structure relationship of a library of local structural prototypes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Benros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256 (2), pp.215-26. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00318954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Studies on DARC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious disorders drug targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.289-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00366309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of protein chameleon sequence characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ghozlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (9), pp.367-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00353122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for Infectious Diseases - Drug Targets (in silico issue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious disorders drug targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.246-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00395256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein short loop prediction in terms of a structural alphabet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Offmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Biology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (4), pp.329-33. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2009.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00396485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new prediction strategy for long local protein structures using an original description.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (3), pp.570-87. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.22370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00348740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of protein contacts into Protein Units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (7), pp.876-87. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2009.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00375095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of HSP90-related folds with MED-SuMo classification approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Doppelt-Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delfaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Design, Development and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00348737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico local structure approach: A case study on Outer Membrane Proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Camproux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (1), pp.92-109. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.21659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00176452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein contacts, inter-residue interactions and side-chain modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (4), pp.626-39. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2007.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00189828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional annotation strategy for protein structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Doppelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (9), pp.357-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00143366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How flexible protein structures are? New questions on the protein structure plasticity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Offmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioForum Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00189079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Protein Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Offmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.165-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00175058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure mining using a structural alphabet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Offmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (2), pp.920-937. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.21776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00176443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced amino acid alphabet for understanding and designing protein adaptation to mutation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Benros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Camproux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biophysics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (8), pp.1059-69. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00249-007-0188-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00155390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning strategy&amp;quot;: a novel approach for predicting the backbone structure in terms of protein blocks from sequence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Benros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1), pp.51-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00143368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Block Expert (PBE): a web-based protein structure analysis server using a structural alphabet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Swamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (Web Server issue), pp.W119-23. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkl199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00133751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A substitution matrix for structural alphabet based on structural alignment of homologous proteins and its applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkataraman S. Gowri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Offmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (1), pp.32-9. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.21087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00133760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing a novel approach for predicting local 3D protein structures from sequence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Benros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (4), pp.865-80. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.20815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00133180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein beta-turn assignments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (5), pp.153-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00133658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Peeling': an approach for splitting a 3D protein structure into compact fragments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.129-33. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bti773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00133725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Peeling 2: a web server to convert protein structures into series of protein units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (Web Server issue), pp.W75-8. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkl292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00133731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New assessment of a structural alphabet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Biol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (3), pp.283-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00132875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural model of a seven-transmembrane helix receptor: the Duffy antigen/receptor for chemokine (DARC).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournamille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le van Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1724 (3), pp.288-306. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2005.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00143373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural alphabet for local protein structures: improved prediction methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Benros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (4), pp.810-27. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.20458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00143564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein secondary structure assignment revisited: a detailed analysis of different assignment methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Taly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (17), pp.17. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6807-5-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00090199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a structural alphabet for analysis of short loops connecting repetitive structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Benros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.58. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-5-58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00112104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microarrays experiments missing values on the stability of gene groups by hierarchical clustering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malpertuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.114. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-5-114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00000113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local backbone structure prediction of proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Benros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (3), pp.381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00132872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid protein model' for optimally defining 3D protein structure fragments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.345-53. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btf859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00133632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartimentation chromosomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 225, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00132826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of a local backbone description using a structural alphabet: a new approach to the sequence-structure relationship.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (12), pp.2871-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00143374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome compartimentation by a hybrid chromosome model (HXM). Application to Saccharomyces cerevisae subtelomeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Loirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Badel-Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (5), pp.437-45. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0097-8485(02)00006-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00143383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the use of a structural alphabet for a structural prediction of protein loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Camproux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tufféry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (1/2), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002140100261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00134555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compacting local protein folds with a Hybrid Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (1/2), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002140000227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00132867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic approach for predicting backbone structures in terms of protein blocks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (3), pp.271-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00132821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and sequence investigations of regioselectivity and substrate specificity in a family of enzymes: the case study of ubiquinone biosynthesis hydroxylases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Teppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Junier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Bioinformatique Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT MASIM, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of allosteric effect of pathologic variants at the light of local protein conformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgrade BioInformatics Conference – BelBi 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01853665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structure analysis, prediction and flexibility in the light of a structural alphabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère réunion du GT MASIM du GDR BIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR BIM (CNRS), Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01636581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and deformability of α-, 310- and π-helices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Shinada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarun Jairaj Narwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Craveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Santuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Rebehmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès du GGMM (groupe de graphisme et modélisation moléculaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01581259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PB-PENTAdb : a web resource for the analysis and prediction of local backbone structure and flexibility using pentapeptide protein blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Offmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress on Computation Biology (ECCB10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Protein Model (HPM) : A Method For Building A Library Of Overlapping Local Structural Prototypes. Sensitivity Study And Improvements Of The Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Benros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hazout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.53-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00133639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Protein Model&amp;quot;: a new clustering approach for 3D local structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Benros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00134559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Protein Model (HPM): a method to compact protein 3D-structures information and physicochemical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.49-54, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPIRE.2000.878179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00132863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Protein Model (HPM)&amp;quot; : une nouvelle approche pour caractériser les relations séquence-structure dans les protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00134567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the interaction of cannabinoids with their human CNR1 and CNR2 receptors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanine Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahadih Yacob Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Sgorbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doppelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème congrès du Groupe de Graphisme et Modélisation Moléculaire (GGMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Forges-Les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05384147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par dynamiques moléculaires de 5 types de Calréticuline associée à la thrombocytémie essentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragousandirane Radjasandirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e congrès de la Société Française d'Hématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04072440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of VHH dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhila Melarkode Vattekatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Biophysical Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04072706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 50 Computational Tools for Predicting Pathogenicity of Genetic Variants: Unveiling representativeness issues on public datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragousandirane Radjasandirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Human Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Protein -Protein Interface Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Esque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Graphisme Modélisation Moléculaire (GGMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01586501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the turning away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès du GGMM (groupe de graphisme et modélisation moléculaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Reims, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01575727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the turning away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 25th Annual International Conference on Intelligent Systems for Molecular Biology (ISMB) and 16th European Conference on Computational Biology (ECCB) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01575565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatique - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Deléage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection Sciences Sup, 978-2-10-081515-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des systèmes biologiques, bioinformatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2010 du Comité national de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, chapitre 43, 845-858, 2011, 978-2-271-07263-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioinformatic web server to cut protein structures in terms of Protein Units.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaclyn E. Morris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science Research and the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Book Press, pp.169-183, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00646177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Structure Alphabets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnel Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huzefa Rangwala, George Karypis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to Protein Structure Prediction: Methods and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.75-106, 2010, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470882207.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00557300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Conformational Patterns in Active and Inactive Forms of Kinases Using Protein Blocks Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garima Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhurvas Chandrasekaran Dinesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanaswamy Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ujjwal Maulik, Sanghamitra Bandyopadhyay, Jason T. L. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence and Pattern Analysis in Biological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.169-188, 2010, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470872352.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00557296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the local protein structure. II. Novel approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Benros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre G. de Brevern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Structural Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Signpost, Trivandrum, Kerala, India.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-42, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00176668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the local protein structure. I. Classical approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Benros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre G. de Brevern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Structural Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Signpost, Trivandrum, Kerala, India.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-27, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00176471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turns prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre G. de Brevern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Structural Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, Trivandrum, Kerala, India., pp.43-63, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00176710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Alphabet: From a Local Point of View to a Global Description of Protein 3D Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Benros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yan, Peter V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics: New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova publishers, pp.127-69, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00134564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein structural alphabets: beyond the secondary structure description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Camproux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge A. Hazout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tufféry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sangadai SG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent research developments in protein engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research signpost, pp.319-331, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00133650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPOP: new approaches to mimic non-continous epitopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demolombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Felicori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Andrez Machado de Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies d'analyses et de prédiction des structures tridimensionnelles des protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00133819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId527"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -18898,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6A43652"/>
+    <w:nsid w:val="F7425E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19129,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-de-brevern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7112-5626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135431697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4788-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dsimb.inserm.fr/~debrevern/PUBLICATIONS/index.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571678v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragousandirane Radjasandirane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cretin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G de Brevern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gelly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ailsci.2026.100165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surbhi Dhingra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanathan Sowdhamini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Sanejouand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.08.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04510947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Floch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galochkina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pirenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournamille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1360392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schnider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine M&#8217;rad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalaa El Ahmadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad905" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Alvarez-Valadez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sauvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2024.2440842" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhila Melarkode Vattekatte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gardebien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054511" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Kranjc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Jairaj Narwani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713280" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tourlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics3020025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04510907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics4010001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Urbain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics3020021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109386" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Maljkovi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Miti&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.01.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03690712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03119-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Anies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jallu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun J Narwani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020858" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sarper" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Albayrak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zulfikar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zengin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2021.1947481" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03695851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Jahrani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2020.1869712" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Vishwakarma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Shinada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073721" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03738483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vander Meersche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Postic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac370" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03543689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Tandon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswamy Srinivasan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.11.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraya Ravikumar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c00168" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538152v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Nekrasov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kozmin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kozyrev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Ziganshin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158339" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03253477v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmrv.2021.04.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168831" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Bayry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03026-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189771" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03253510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barrault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Chami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Toly&#8208;ndour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16301" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Buks" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Brusson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073530" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubika Bisoo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107464" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hill" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Karboune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Narwani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155402" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907391v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071080" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K Shinada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmidtke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062243" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105383" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ken Shinada" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane No&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8408" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun J. Narwani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain L&#233;onard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.07.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01453" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02787607v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Molina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lavigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3189-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyanar Vetrivel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Offmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrez Machado de Avila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2867-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913871v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalaivani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J Narwani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Srinivasan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3556" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2019.1650112" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guadall" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le van Kim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.007521" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552015v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0292-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266176v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-019-02747-w" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wajcman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Marden" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630269.2018.1556683" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei N Nekrasov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila G Alekseeva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf &#1040;. Pogosyan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Dolgikh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. P Kirpichnikov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.02.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Praveen Joseph" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13029-019-0075-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01852960v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1286" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01852766v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10030122" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01585114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/ABS170215022N" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Vishwanath" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01573940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ghouzam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-017-2385-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627823v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Barrault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Martret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gaillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677391v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Mahajan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Tyagi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hoffmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186215" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01374633v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malpertuy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.09.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01374651v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33191" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677393v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2581" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Schneider" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Cerny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Svozil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cech" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1273" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926338v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2013.787026" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926204v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2013.789989" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926521v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1511-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D432E829A2BE018079E8736E4F6E4F73B2179/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926547v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Oguey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt509" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926452v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Agarwal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Iftekhar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat048" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926584v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.03.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926595v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandra M Bhaskara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2012.743438" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2324" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926577v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hernandez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Leprince" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2012-1386" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725334v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmipuram S. Swapna" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-12-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680773v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-1211-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuan-Yu Lin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trees-Juen Chuang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Chi Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs071" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F. J. Fuchs" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kaplan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047304" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750286v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valadi&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038805" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750270v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bornot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks482" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750325v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.05.028" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680791v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Amiard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baczynski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dorlanne-Messiaen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646218v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.047" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682413v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646241v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr333" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00586691v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017826" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646245v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.04.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00568171v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22922" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00568165v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq610" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00586725v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mansiaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018401" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00568174v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci100195t" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472869v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0559-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F3056905535B02A2C486DF327CE7F8143CC8584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557286v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512823v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Joseph" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-010-0036-1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00473943v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci9004892" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663912v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Celton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-15" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512838v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Smolarek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Hassanzadeh-Ghassabeh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0387-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00458093v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delfaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moriaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.364" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00506537v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Czerwinski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2010.05.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00448024v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dusseaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Panzer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Torchet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hezard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21179" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6E3FFAC324EA4F38D57C622ED7570681BCA2740/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00507094v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-762-4_20" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550723v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saison" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helias" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lucien" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steschenko" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2010.10.010" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00366309v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Autin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318954v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Benros" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A. Hazout" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.032" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00396557v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Oguievetskaia" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martin-Chanas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Vorotyntsev" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brotel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-009-9286-z" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00353122v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00396485v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2009.06.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395256v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00348740v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22370" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375095v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.04.008" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00348737v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00392504v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.198" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00189828v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.11.007" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176452v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Camproux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21659" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00189079v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175058v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176443v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21776" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99A3FDEBE8F4BA8C53C55AF65FA9A0CAA256E0F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00155390v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0188-5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD1AC812A108FD01C1421D976D1F28D0E6CCBA98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143368v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143366v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133658v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133180v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20815" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CB342F97F2AFFD6D5637DC0A0C215A5C8F6B857/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133760v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman S. Gowri" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21087" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA48CCCBD86F8EA3E58646A2C110681C1F8B1416/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133725v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti773" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133731v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl292" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133751v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Sharma" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Swamy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl199" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143564v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20458" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C650CD66E82073C0D8E9287525F5C80590C496B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090199v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-5-17" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143373v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wong" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.05.016" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132875v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000113v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-114" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132872v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112104v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourrier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-58" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133632v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btf859" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143383v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Loirat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Badel-Chagnon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Andr&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00006-2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFJ7FJ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132826v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143374v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132867v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140000227" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/456E1EAFE840F602ABD885157A5159CC8501C0B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134555v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140100261" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/920DFC96DFCD4B24BCE0428CC6B079AA5BD93D31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132821v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785151v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Teppa" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Launay" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schmitt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01853665v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636581v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01581259v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198468v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tyagi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joseph" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drula" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grondin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133639v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hazout" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134559v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134567v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132863v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIRE.2000.878179" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05384147v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Kaddour" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahadih Yacob Ahmed" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sgorbini" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doppelt" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04072440v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264309v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04072706v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01575727v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01575565v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01586501v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356596v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/bioinformatique-sequence-structure-proteines" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646177v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557300v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470882207.ch5" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557296v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhurvas Chandrasekaran Dinesh" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470872352.ch8" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176710v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fuchs" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176471v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hal.inserm.fr/inserm-00176471" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176668v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hal.inserm.fr/inserm-00176668" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134564v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133650v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787634v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133819v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-de-brevern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7112-5626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135431697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=NB4OJhoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4788-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dsimb.inserm.fr/~debrevern/PUBLICATIONS/index.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragousandirane Radjasandirane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cretin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G de Brevern" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gelly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ailsci.2026.100165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surbhi Dhingra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanathan Sowdhamini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Sanejouand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.08.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04510947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Floch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galochkina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pirenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournamille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1360392" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schnider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine M&#8217;rad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalaa El Ahmadie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad905" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Alvarez-Valadez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sauvat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leduc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2024.2440842" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04256911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Kranjc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Jairaj Narwani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713280" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhila Melarkode Vattekatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gardebien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054511" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tourlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics3020025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04510907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics4010001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109386" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Urbain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics3020021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sarper" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Albayrak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zulfikar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zengin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2021.1947481" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03695851v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Jahrani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2020.1869712" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Anies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jallu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun J Narwani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020858" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03690712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03119-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Maljkovi&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Miti&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2022.01.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Vishwakarma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Shinada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073721" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03738483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vander Meersche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Postic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac370" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03253477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmrv.2021.04.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraya Ravikumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswamy Srinivasan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c00168" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538152v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Nekrasov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kozmin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kozyrev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Ziganshin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158339" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03543689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himani Tandon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.11.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822577v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168831" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538521v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Bayry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-03026-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189771" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03253510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barrault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Chami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Toly&#8208;ndour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.16301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Buks" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Brusson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073530" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K Shinada" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmidtke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21062243" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071080" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907359v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubika Bisoo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105383" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hill" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Karboune" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun Narwani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907335v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ken Shinada" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane No&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8408" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Praveen Joseph" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13029-019-0075-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266188v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei N Nekrasov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila G Alekseeva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf &#1040;. Pogosyan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Dolgikh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. P Kirpichnikov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.02.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalaivani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J Narwani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Srinivasan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3556" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266159v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2019.1650112" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416861v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guadall" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le van Kim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.007521" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552015v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0292-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266143v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun J. Narwani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain L&#233;onard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.07.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913756v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01453" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02787607v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Molina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lavigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3189-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913845v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyanar Vetrivel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Offmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.09.013" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrez Machado de Avila" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2867-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02266176v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-019-02747-w" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913864v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wajcman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Marden" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630269.2018.1556683" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147944v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Vishwanath" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01585114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/ABS170215022N" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01852960v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.11.1286" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01852766v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10030122" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01573940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ghouzam" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-017-2385-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627823v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Barrault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Martret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gaillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.14004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677391v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Mahajan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Tyagi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hoffmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186215" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01374633v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malpertuy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.09.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01374651v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33191" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2581" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Schneider" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Cerny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Svozil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cech" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1273" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926338v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2013.787026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926204v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2013.789989" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandra M Bhaskara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2012.743438" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926452v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Agarwal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Iftekhar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat048" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.03.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1511-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D432E829A2BE018079E8736E4F6E4F73B2179/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926547v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Oguey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt509" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926388v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2324" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926577v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevrier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hernandez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Leprince" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2012-1386" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750397v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuan-Yu Lin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trees-Juen Chuang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Chi Chen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs071" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725334v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmipuram S. Swapna" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-12-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680773v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-1211-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926600v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F. J. Fuchs" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kaplan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047304" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750286v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valadi&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038805" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750270v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bornot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks482" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750325v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.05.028" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00568174v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci100195t" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682413v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.047" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646218v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680791v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Amiard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baczynski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dorlanne-Messiaen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646241v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr333" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00586691v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017826" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646245v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.04.010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00568171v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22922" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00568165v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq610" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00586725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mansiaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018401" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550723v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saison" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helias" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lucien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steschenko" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2010.10.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512823v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Joseph" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-010-0036-1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00473943v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci9004892" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472869v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0559-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F3056905535B02A2C486DF327CE7F8143CC8584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557286v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663912v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Celton" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-15" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512838v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Smolarek" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Hassanzadeh-Ghassabeh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0387-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00458093v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delfaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moriaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.364" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00506537v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Czerwinski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2010.05.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00448024v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dusseaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Panzer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Torchet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hezard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21179" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6E3FFAC324EA4F38D57C622ED7570681BCA2740/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00507094v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-762-4_20" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00392504v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.198" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00396557v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Oguievetskaia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martin-Chanas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Vorotyntsev" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brotel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-009-9286-z" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318954v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Benros" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A. Hazout" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.032" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00366309v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Autin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00353122v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395256v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00396485v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2009.06.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00348740v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22370" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375095v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.04.008" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00348737v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176452v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Camproux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21659" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00189828v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.11.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143366v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00189079v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175058v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176443v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21776" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99A3FDEBE8F4BA8C53C55AF65FA9A0CAA256E0F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00155390v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0188-5" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD1AC812A108FD01C1421D976D1F28D0E6CCBA98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143368v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133751v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Sharma" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Swamy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl199" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133760v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataraman S. Gowri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21087" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA48CCCBD86F8EA3E58646A2C110681C1F8B1416/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133180v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20815" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CB342F97F2AFFD6D5637DC0A0C215A5C8F6B857/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133658v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133725v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti773" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133731v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl292" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132875v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143373v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wong" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.05.016" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143564v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20458" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C650CD66E82073C0D8E9287525F5C80590C496B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090199v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-5-17" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112104v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourrier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-58" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000113v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-114" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132872v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133632v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btf859" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132826v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143374v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143383v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Loirat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Badel-Chagnon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Andr&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0097-8485(02)00006-2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFJ7FJ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134555v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140100261" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/920DFC96DFCD4B24BCE0428CC6B079AA5BD93D31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132867v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140000227" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/456E1EAFE840F602ABD885157A5159CC8501C0B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132821v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785151v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Teppa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Launay" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schmitt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01853665v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636581v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01581259v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01198468v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tyagi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joseph" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drula" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grondin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133639v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hazout" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134559v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132863v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIRE.2000.878179" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134567v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05384147v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Kaddour" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahadih Yacob Ahmed" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sgorbini" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doppelt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04072440v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04072706v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264309v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01586501v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01575727v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01575565v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356596v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/bioinformatique-sequence-structure-proteines" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00646177v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557300v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470882207.ch5" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00557296v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhurvas Chandrasekaran Dinesh" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470872352.ch8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176668v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hal.inserm.fr/inserm-00176668" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176471v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hal.inserm.fr/inserm-00176471" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176710v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fuchs" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134564v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133650v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787634v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133819v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>