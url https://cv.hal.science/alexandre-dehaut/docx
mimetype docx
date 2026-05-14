--- v0 (2026-03-30)
+++ v1 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Dehaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5377-995X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185849059</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">316670447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la spectrométrie de masse couplée à la chromatographie en phase gazeuse pour l’étude des (micro)plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpecMa2025 : Spectroscopie et microscopie du milieu marin, environnement et interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; Ifremer, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05398775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation spatiale 2D et 3D de microsphères de polyéthylène chez la moule par techniques synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Belkessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAe, Nov 2025, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05398811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et pollution plastique : et si nous explorions le champ des possibles au sein d’un groupe de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PES, Jul 2025, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05165371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingestion de microplastiques de PVC aggrave le développement de la colite chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Djouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PES, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04604296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un mélange de microplastiques représentatifs de la contamination alimentaire humaine dans le développement du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Djouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PES, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04604300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microplastiques : analyse de la contamination de diverses boissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PES, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04604287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in food sold in France: a matter of containers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro 2024 - Plastic Pollution from Macro to Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04761256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the emission potential (microplastics &amp; organic additives) by conventional or biodegradable mussel nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Nitschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bossaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayan Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro 2024 - Plastic Pollution from Macro to Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marine Sciences For Society research network; Lanzarote Biosphere Reserve; World Network of Island and Coastal Biopshere Reserves (WNICBR), Sep 2024, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04761265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition verticale et variabilité saisonnière de la contamination microplastiques dans la colonne d’eau d’une rivière en utilisant une méthode d’échantillonnage innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Veillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04369466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la toxicité d’additifs plastiques de barquettes alimentaires sur différentes lignées cellulaires humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04147003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of organic plastic additives in plastics with (TD) Py-GC-HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rekibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IMEKOFOODS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04369497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translocation de nanoplastiques à travers la barrière intestinale du bar commun (Dicentrarchus labrax) : preuve expérimentale à l’aide de nanobilles de polystyrène modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ichtyologie, May 2023, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04106312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de microplastiques: étude d’un processus industriel de transformation de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simge Duman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Merveillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03828117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in seafood: study of different fish transformation process in the frame of contamination mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simge Duman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Merveillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th WEFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEFTA, Oct 2023, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04369481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of metals in microplastics to track microplastics in marine organismes and during simulated in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Belkessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Soleil Users'Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchrotron SOLEIL, Jan 2023, Saint-Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04150567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques et témoins positifs : proposition d’une méthode simple de dopage d’échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03710989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les additifs plastiques dans les barquettes alimentaires : caractérisation en Py-GC-HRMS et impacts sur les stades de développement de l'huitre creuse (Crassostrea gigas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaza Chbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perliculture de Polynésie française menacée par les microplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03878763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis-GC-HRMS: an application for the identification and quantification of organic plastic additives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaza Chbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de la plateforme 3PAC : analyse et caractérisation des particules de plastiques dans l’environnement et les produits marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéremy Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marco 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER Marco, Oct 2021, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC-MS-Orbitrap: une application pour l’identification et la quantification d’additifs plastiques organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaza Chbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Brémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marco 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER Marco, Oct 2021, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GC/MS-Orbitrap: une application pour la caractérisation d’additifs plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaza Chbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics and now nanoplastics, new challenges in food and human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOAC Virtual Food Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AOAC, Jul 2021, On-line conference, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in food : characterization of plastic additives using Pyrolysis-GC-MS-Orbitrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOAC Virtual Food Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AOAC, Aug 2021, On-line conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra ter Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de microplastiques dans les eaux destinées à la consommation humaines : état des recherches et développement d’une méthodologie pour la caractérisation des MP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Sep 2020, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03941099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques & Additifs : Etat des lieux des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pertubateurs Endocriniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum National d'Histoire Naturelle, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03941136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunotoxicity screening to understand the impacts of microplastics on human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Beijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mengelers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03940912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de microplastiques dans les eaux destinées à la consommation humaine : revue de la littérature et développement d’une méthodologie pour leur caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition des Journées Informations Eaux (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Professionnels du Traitement des Eaux et des Nuisances; Institut de Chimie des Milieux et Matériaux de Poitiers, Oct 2020, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03940955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the current frontiers and recommendation for the study of microplastics in seafood: proposition of the “MIMS” concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03942368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion of microplastics and impacts on gut microbiota in marine bivalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luen-Luen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Orchid Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHC Orchid, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03942414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic of microplastics in the context on seafood safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Orchid Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHC Orchid, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03942425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des microplastiques dans les produits de la pêche : proposition du concept « MIMS »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontres du GDR Polymères &amp; Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères &amp; Océans, Jun 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03948493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward harmonization and good practices for the study of microplastics in seafood?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th WEFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEFTA, Oct 2019, Tórshavn, Faroe Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03942392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Py-GC/MS method development and application for the identification of microplastics from seafood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Boricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Conference of the West European Fish Technologists Association – WEFTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, West European Fish Technologists Association – WEFTA, Oct 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03953600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des microplastiques appliquées à la sécurité sanitaire des produits de la pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Boricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymères et Océans 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères &amp; Océans, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Py-GC/MS method and its application to identify marine microplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Boricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2018- Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lanzarotte, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03953551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the leaching of additive from microplastics using an in vitro enzymatic digestion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Receveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Marine Debris Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOAA; UN Environment, Mar 2018, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03951599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an optimized protocol for extraction and characterization of microplastics in seafood products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECsafeSEAFOOD Final event: Food Safety - New findings &amp; innovation challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECsafeSEAFOOD Project, Jan 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03951558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de protocoles pour la caractérisation et l’identification de microplastiques dans les produits de la pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques des Laboratoires de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Oct 2016, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de souches par MALDI-TOF : Application à des souches d'altération issues de poisson.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Midelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gassilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Plateforme MALDI-TOF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme MALDI-TOF de l'Anses, Mar 2016, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological barriers for extraction and characterization of microplastics in biological matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in seafood: identifying a protocol for their extraction and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2016 Fate and Impact of Microplastics in Marine Ecosystems: From the Coastline to the Open Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microplastiques dans les produits de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Rovaltin, Jun 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of microplastics in seafood: Identification of a suitable protocol and application to field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th WEFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEFTA, Oct 2016, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a qPCR method targeting torA gene and application for the freshness monitoring of modified atmosphere-packed chilled whiting (Merlangius merlangus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Krzewinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th WEFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEFTA, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’azote basique volatil partiel par SPME-GC-MS : Application au suivi de l’évolution de la fraîcheur de filets de cabillaud (Gadus morhua)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Krzewinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assi N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualité et Sécurité des Produits Aquatiques (QSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Shewanella baltica strains with usual and atypical H2S productions, isolated from a spoiled whiting (Merlangius merlangus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Midelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gassilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brisabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th WEFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEFTA, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de marqueurs biochimiques et moléculaires pour l’évaluation de la fraicheur du poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d'Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ichtyologie, Apr 2014, Boulogne-su-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03959805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of fish partial volatile basic nitrogen by SPME-GC/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Krzewinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assi N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ossarath Kol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th WEFTA 2014 INTERNATIONAL MEETING: SEAFOOD SCIENCE FOR A CHANGING DEMAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEFTA, Jun 2014, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03959822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la qualité/fraîcheur du poisson par des approches de biochimie et de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Krzewinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assi N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ossarath Kol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Doctoriales de la Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus de la Mer, Oct 2013, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03956499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessin d’amorces dégénérées pour caractériser la qualité/fraîcheur du poisson par une approche de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Nov 2013, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03956510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Dehaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5377-995X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185849059</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">316670447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=1qqJqMQAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la spectrométrie de masse couplée à la chromatographie en phase gazeuse pour l’étude des (micro)plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpecMa2025 : Spectroscopie et microscopie du milieu marin, environnement et interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; Ifremer, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05398775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation spatiale 2D et 3D de microsphères de polyéthylène chez la moule par techniques synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Belkessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAe, Nov 2025, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05398811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et pollution plastique : et si nous explorions le champ des possibles au sein d’un groupe de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PES, Jul 2025, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05165371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingestion de microplastiques de PVC aggrave le développement de la colite chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Djouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Caboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PES, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04604296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un mélange de microplastiques représentatifs de la contamination alimentaire humaine dans le développement du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Djouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PES, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04604300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microplastiques : analyse de la contamination de diverses boissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PES, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04604287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the emission potential (microplastics &amp; organic additives) by conventional or biodegradable mussel nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Nitschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bossaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayan Almasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro 2024 - Plastic Pollution from Macro to Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marine Sciences For Society research network; Lanzarote Biosphere Reserve; World Network of Island and Coastal Biopshere Reserves (WNICBR), Sep 2024, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04761265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in food sold in France: a matter of containers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseline Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro 2024 - Plastic Pollution from Macro to Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04761256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition verticale et variabilité saisonnière de la contamination microplastiques dans la colonne d’eau d’une rivière en utilisant une méthode d’échantillonnage innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Veillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04369466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la toxicité d’additifs plastiques de barquettes alimentaires sur différentes lignées cellulaires humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04147003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of organic plastic additives in plastics with (TD) Py-GC-HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rekibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IMEKOFOODS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04369497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translocation de nanoplastiques à travers la barrière intestinale du bar commun (Dicentrarchus labrax) : preuve expérimentale à l’aide de nanobilles de polystyrène modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ichtyologie, May 2023, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04106312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in seafood: study of different fish transformation process in the frame of contamination mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simge Duman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Merveillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th WEFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEFTA, Oct 2023, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04369481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de microplastiques: étude d’un processus industriel de transformation de poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simge Duman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Merveillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03828117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of metals in microplastics to track microplastics in marine organismes and during simulated in vitro digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Belkessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Soleil Users'Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchrotron SOLEIL, Jan 2023, Saint-Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04150567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques et témoins positifs : proposition d’une méthode simple de dopage d’échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03710989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les additifs plastiques dans les barquettes alimentaires : caractérisation en Py-GC-HRMS et impacts sur les stades de développement de l'huitre creuse (Crassostrea gigas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaza Chbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perliculture de Polynésie française menacée par les microplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03878763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis-GC-HRMS: an application for the identification and quantification of organic plastic additives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaza Chbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de la plateforme 3PAC : analyse et caractérisation des particules de plastiques dans l’environnement et les produits marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéremy Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marco 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER Marco, Oct 2021, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GC/MS-Orbitrap: une application pour la caractérisation d’additifs plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaza Chbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périne Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC-MS-Orbitrap: une application pour l’identification et la quantification d’additifs plastiques organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaza Chbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armance Brémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marco 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER Marco, Oct 2021, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in food : characterization of plastic additives using Pyrolysis-GC-MS-Orbitrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOAC Virtual Food Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AOAC, Aug 2021, On-line conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics and now nanoplastics, new challenges in food and human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOAC Virtual Food Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AOAC, Jul 2021, On-line conference, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra ter Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de microplastiques dans les eaux destinées à la consommation humaines : état des recherches et développement d’une méthodologie pour la caractérisation des MP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Sep 2020, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03941099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques & Additifs : Etat des lieux des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pertubateurs Endocriniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum National d'Histoire Naturelle, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03941136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunotoxicity screening to understand the impacts of microplastics on human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Beijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mengelers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03940912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de microplastiques dans les eaux destinées à la consommation humaine : revue de la littérature et développement d’une méthodologie pour leur caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition des Journées Informations Eaux (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Professionnels du Traitement des Eaux et des Nuisances; Institut de Chimie des Milieux et Matériaux de Poitiers, Oct 2020, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03940955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the current frontiers and recommendation for the study of microplastics in seafood: proposition of the “MIMS” concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03942368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic of microplastics in the context on seafood safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Orchid Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHC Orchid, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03942425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion of microplastics and impacts on gut microbiota in marine bivalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luen-Luen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Orchid Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHC Orchid, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03942414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des microplastiques dans les produits de la pêche : proposition du concept « MIMS »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontres du GDR Polymères &amp; Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères &amp; Océans, Jun 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03948493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward harmonization and good practices for the study of microplastics in seafood?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th WEFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEFTA, Oct 2019, Tórshavn, Faroe Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03942392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Py-GC/MS method development and application for the identification of microplastics from seafood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Boricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Conference of the West European Fish Technologists Association – WEFTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, West European Fish Technologists Association – WEFTA, Oct 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03953600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des microplastiques appliquées à la sécurité sanitaire des produits de la pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Boricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymères et Océans 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères &amp; Océans, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03952085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the leaching of additive from microplastics using an in vitro enzymatic digestion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Receveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Marine Debris Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOAA; UN Environment, Mar 2018, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03951599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Py-GC/MS method and its application to identify marine microplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Boricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2018- Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lanzarotte, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03953551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an optimized protocol for extraction and characterization of microplastics in seafood products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECsafeSEAFOOD Final event: Food Safety - New findings &amp; innovation challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECsafeSEAFOOD Project, Jan 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03951558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de protocoles pour la caractérisation et l’identification de microplastiques dans les produits de la pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques des Laboratoires de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Oct 2016, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in seafood: identifying a protocol for their extraction and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2016 Fate and Impact of Microplastics in Marine Ecosystems: From the Coastline to the Open Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de souches par MALDI-TOF : Application à des souches d'altération issues de poisson.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Midelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gassilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Plateforme MALDI-TOF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme MALDI-TOF de l'Anses, Mar 2016, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological barriers for extraction and characterization of microplastics in biological matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Paul-Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microplastiques dans les produits de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Rovaltin, Jun 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and characterization of microplastics in seafood: Identification of a suitable protocol and application to field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hermabessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Himber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th WEFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEFTA, Oct 2016, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a qPCR method targeting torA gene and application for the freshness monitoring of modified atmosphere-packed chilled whiting (Merlangius merlangus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Krzewinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th WEFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEFTA, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’azote basique volatil partiel par SPME-GC-MS : Application au suivi de l’évolution de la fraîcheur de filets de cabillaud (Gadus morhua)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duthen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Krzewinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assi N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Qualité et Sécurité des Produits Aquatiques (QSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Shewanella baltica strains with usual and atypical H2S productions, isolated from a spoiled whiting (Merlangius merlangus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Midelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gassilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brisabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th WEFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEFTA, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03971828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de marqueurs biochimiques et moléculaires pour l’évaluation de la fraicheur du poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d'Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ichtyologie, Apr 2014, Boulogne-su-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03959805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of fish partial volatile basic nitrogen by SPME-GC/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Krzewinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assi N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ossarath Kol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th WEFTA 2014 INTERNATIONAL MEETING: SEAFOOD SCIENCE FOR A CHANGING DEMAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEFTA, Jun 2014, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03959822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la qualité/fraîcheur du poisson par des approches de biochimie et de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Krzewinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assi N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ossarath Kol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Doctoriales de la Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus de la Mer, Oct 2013, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03956499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessin d’amorces dégénérées pour caractériser la qualité/fraîcheur du poisson par une approche de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Doctorants 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Nov 2013, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03956510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8E8089A"/>
+    <w:nsid w:val="C5D7C666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-dehaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5377-995X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185849059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316670447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05398775v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05398811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Belkessa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05165371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waxin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Djouina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thiry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Loison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseline Chaib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04761256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duflos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04761265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Nitschke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bossaer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan Almasri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pasquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04147003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Andersson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Blier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rekibi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04106312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03828117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Duman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Merveillie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04150567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03710989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaza Chbib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gardon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Thery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Br&#233;mard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03941099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jou&#235;t" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03941136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hermabessiere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03940912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Beijer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Carlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Wolter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mengelers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03940955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauchy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luen-Luen Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942425v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03948493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03953600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boricaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03953551v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03951599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03951558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gassilloud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971851v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971807v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi N'Guessan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03959805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03959822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossarath Kol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03956499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03956510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-dehaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5377-995X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185849059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316670447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1qqJqMQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05398775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05398811v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Belkessa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05165371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waxin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Djouina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Loison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseline Chaib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04761265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Nitschke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bossaer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan Almasri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04761256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duflos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pasquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04147003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Andersson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Blier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rekibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04106312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Duman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Merveillie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03828117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04150567v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03710989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaza Chbib" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Thery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Br&#233;mard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03941099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jou&#235;t" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03941136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hermabessiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03940912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Beijer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Carlier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Wolter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mengelers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03940955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauchy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luen-Luen Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03948493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03953600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boricaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03952085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03951599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03953551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03951558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971863v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gassilloud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971823v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi N'Guessan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971828v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03959805v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03959822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossarath Kol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03956499v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03956510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>