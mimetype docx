--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -195,178 +195,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licence de savoir-faire et d'invention - Quand Vicat « laisse béton » l’invention</w:t>
+                <w:t xml:space="preserve">Propriété intellectuelle et valorisation des résultats de la recherche publique : analyse critique des incidences de la loi PACTE et de la LPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, pp.3</w:t>
+              <w:t xml:space="preserve">, 2025, 7-8, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298207v1</w:t>
+                <w:t xml:space="preserve">hal-05298210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété intellectuelle et valorisation des résultats de la recherche publique : analyse critique des incidences de la loi PACTE et de la LPR</w:t>
+                <w:t xml:space="preserve">Licence de savoir-faire et d'invention - Quand Vicat « laisse béton » l’invention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7-8, pp.27</w:t>
+              <w:t xml:space="preserve">, 2025, 4, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298210v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nécessité en propriété intellectuelle</w:t>
               </w:r>
@@ -674,165 +674,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tontine</w:t>
+                <w:t xml:space="preserve">Le clair-obscur des conditions d'un compromis de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 09, pp.628</w:t>
+              <w:t xml:space="preserve">, 2013, 11, pp.782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02222365v1</w:t>
+                <w:t xml:space="preserve">halshs-02222388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le clair-obscur des conditions d'un compromis de vente</w:t>
+                <w:t xml:space="preserve">Tontine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11, pp.782</w:t>
+              <w:t xml:space="preserve">, 2013, 09, pp.628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02222388v1</w:t>
+                <w:t xml:space="preserve">halshs-02222365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1640,51 +1640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delmotte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886021v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Patry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyplat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01981415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delmotte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886021v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Patry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyplat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01981415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>