--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -100,303 +100,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un an de droit de la recherche</w:t>
+                <w:t xml:space="preserve">Propriété intellectuelle et valorisation des résultats de la recherche publique : analyse critique des incidences de la loi PACTE et de la LPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Binctin</w:t>
+                <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Delmotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Quiquerez</w:t>
+                <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, chron. 10, pp.37</w:t>
+              <w:t xml:space="preserve">, 2025, 7-8, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298213v1</w:t>
+                <w:t xml:space="preserve">hal-05298210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété intellectuelle et valorisation des résultats de la recherche publique : analyse critique des incidences de la loi PACTE et de la LPR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Licence de savoir-faire et d'invention - Quand Vicat « laisse béton » l’invention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7-8, pp.27</w:t>
+              <w:t xml:space="preserve">, 2025, 4, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298210v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licence de savoir-faire et d'invention - Quand Vicat « laisse béton » l’invention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un an de droit de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Binctin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, pp.3</w:t>
+              <w:t xml:space="preserve">, 2025, 10, chron. 10, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298207v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nécessité en propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'IRASCible : Revue de l'Institut Rhône-Alpin de sciences criminelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Droit et nécessité (10), pp.211-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -421,103 +421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un an de droit de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Binctin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Binctin</w:t>
+                <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delmotte</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Patry</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puyplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -542,51 +542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des résultats de la recherche : quand le chercheur veut le beurre, l’argent du beurre et le sourire de la crémière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, pp.comm. 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -611,51 +611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques d'une inscription hypothécaire intercalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 07-08, pp.526-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -674,165 +674,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le clair-obscur des conditions d'un compromis de vente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tontine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11, pp.782</w:t>
+              <w:t xml:space="preserve">, 2013, 09, pp.628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02222388v1</w:t>
+                <w:t xml:space="preserve">halshs-02222365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tontine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le clair-obscur des conditions d'un compromis de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 09, pp.628</w:t>
+              <w:t xml:space="preserve">, 2013, 11, pp.782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02222365v1</w:t>
+                <w:t xml:space="preserve">halshs-02222388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -850,51 +850,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nécessité en propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Ce que la nécessité fait au droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE); Centre de recherches juridiques de Grenoble (CRJ), Nov 2022, Saint-Martin-d’Hères, France. pp.211-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -919,51 +919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rémunération temporaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rémunération en propriété intellectuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -988,51 +988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété intellectuelle des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété intellectuelle et droit public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emilie Terrier, Nov 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1057,51 +1057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open data, Text and data mining, open access...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La propriété intellectuelle renouvelée par le numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA (Université Grenoble Alpes), Nov 2019, Grenoble, France. pp.169-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1158,51 +1158,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Access et Text and Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérangère Gleize; Agnès Maffre-Baugé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La propriété intellectuelle renouvelée par le numérique : [actes du colloque du 22 novembre 2019, organisé à la maison de l'avocat de Grenoble par le CUERPI et le centre de recherches juridiques (CRJ) de l'Université Grenoble-Alpes]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.169-181, 2020, Thèmes et commentaires. la propriété intellectuelle autrement, 978-2-247-19809-2</w:t>
@@ -1231,51 +1231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clauses de secret et clauses relatives aux publications des résultats de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Vergès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats sur la recherche et l'innovation : techniques contractuelles, valorisation de la recherche, transferts de technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.762-791, 2018, 978-2-247-16124-9</w:t>
@@ -1304,51 +1304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accord de confidentialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Vergès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats sur la recherche et l'innovation : techniques contractuelles, valorisation de la recherche, transferts de technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.70-117, 2018, 978-2-247-16124-9</w:t>
@@ -1409,51 +1409,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aspects juridiques de la valorisation de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">mare &amp; martin, pp.958, 2016, Bibliothèque des thèses, 978-2-84934-252-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1640,51 +1640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delmotte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886021v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Patry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyplat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01981415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delmotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886021v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Patry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyplat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02222388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03082118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01981415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01980673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>