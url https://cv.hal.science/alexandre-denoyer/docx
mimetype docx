--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -187,385 +187,381 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When IgA attacks the ocular surface</w:t>
+                <w:t xml:space="preserve">Rapid Pathogen Detection in Severe Infectious Keratitis: Prospective Evaluation of Combined Multiplex PCR Panels Versus Standard Microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Razlog</w:t>
+                <w:t xml:space="preserve">Thomas Ferreira de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Arndt</w:t>
+                <w:t xml:space="preserve">Sarah Gabison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.P. Dormegnie</w:t>
+                <w:t xml:space="preserve">Yohan N’guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pasques</w:t>
+                <w:t xml:space="preserve">Laurent Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durlach</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Ophthalmology and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (2), pp.875-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2025.104525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40123-025-01303-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043300v1</w:t>
+                <w:t xml:space="preserve">hal-05564826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying predictive factors for long-term visual recovery after corneal endothelial keratoplasty in Fuchs' dystrophy: Potential interaction between the corneal dysfunction and retinal status</w:t>
+                <w:t xml:space="preserve">When IgA attacks the ocular surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Maffre</w:t>
+                <w:t xml:space="preserve">E. Razlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fournié</w:t>
+                <w:t xml:space="preserve">C. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Durbant</w:t>
+                <w:t xml:space="preserve">L.P. Dormegnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Arndt</w:t>
+                <w:t xml:space="preserve">M. Pasques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubir Djerada</w:t>
+                <w:t xml:space="preserve">A. Durlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1120283. </w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1120283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2025.104525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606960v1</w:t>
+                <w:t xml:space="preserve">hal-05043300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un chatbot (agent conversationnel) pour les patients en parcours de chirurgie de la cataracte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Razlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -606,2225 +602,2359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First use of a new rapid multiplex PCR system for the microbiological diagnosis and the clinical management of severe infectious keratitis: A case report</w:t>
+                <w:t xml:space="preserve">Identifying predictive factors for long-term visual recovery after corneal endothelial keratoplasty in Fuchs' dystrophy: Potential interaction between the corneal dysfunction and retinal status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ferreira de Moura</w:t>
+                <w:t xml:space="preserve">Charlotte Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Limelette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pierre Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Durbant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Andreoletti</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Djerada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Ophthalmology Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajoc.2022.101601⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1120283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1120283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693104v1</w:t>
+                <w:t xml:space="preserve">hal-04606960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe Primary Open-Angle Glaucoma and Agricultural Profession: A Retrospective Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Bouazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferreira de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (2), pp.926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph19020926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of Two SD-OCT Macular Parameters (GCC, GCL) and RNFL in Chiasmal Compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">First use of a new rapid multiplex PCR system for the microbiological diagnosis and the clinical management of severe infectious keratitis: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferreira de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Barraud</w:t>
+                <w:t xml:space="preserve">Anne Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fabien Litré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brugniart</w:t>
+                <w:t xml:space="preserve">Thomas Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eye and Brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/EB.S337333⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Ophthalmology Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.101601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajoc.2022.101601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619096v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégénérescence kystique maculaire de la couche nucléaire interne chez des patients atteint de glaucome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Evaluation of Two SD-OCT Macular Parameters (GCC, GCL) and RNFL in Chiasmal Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Santorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferreira de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil El Maftouhi</w:t>
+                <w:t xml:space="preserve">Sara Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maddalena Quaranta-El Maftouhi</w:t>
+                <w:t xml:space="preserve">Claude Fabien Litré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baudouin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Brugniart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2020.11.010⟩</w:t>
+              <w:t xml:space="preserve">Eye and Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/EB.S337333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287345v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractive accuracy and visual outcomes after combined descemet membrane endothelial keratoplasty and cataract surgery: A French multicentric study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégénérescence kystique maculaire de la couche nucléaire interne chez des patients atteint de glaucome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Maftouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boutillier</w:t>
+                <w:t xml:space="preserve">Maddalena Quaranta-El Maftouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bernheim</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 44 (6), pp.792-798. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2020.06.052⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 44 (6), pp.786-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2020.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157039v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corneal in vivo confocal microscopy to detect belantamab mafodotin-induced ocular toxicity early and adjust the dose accordingly: a case report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refractive accuracy and visual outcomes after combined descemet membrane endothelial keratoplasty and cataract surgery: A French multicentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Marquant</w:t>
+                <w:t xml:space="preserve">E. Gabison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Quinquenel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hematology and Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (1), </w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (6), pp.792-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13045-021-01172-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2020.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369934v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of Melanopsin and Trigeminal Neural Pathways in Blue Light Photosensitivity in vivo</w:t>
+                <w:t xml:space="preserve">Corneal in vivo confocal microscopy to detect belantamab mafodotin-induced ocular toxicity early and adjust the dose accordingly: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Marek</w:t>
+                <w:t xml:space="preserve">Kevin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Reboussin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Quinquenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00497⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hematology and Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13045-021-01172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179370v1</w:t>
+                <w:t xml:space="preserve">hal-03369934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue light phototoxicity toward human corneal and conjunctival epithelial cells in basal and hyperosmolar conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Implication of Melanopsin and Trigeminal Neural Pathways in Blue Light Photosensitivity in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Marek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Reboussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Degardin-Chicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Melik-Parsadaniantz</w:t>
+                <w:t xml:space="preserve">Angéline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Villette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+                <w:t xml:space="preserve">Alfredo Domínguez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179380v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraocular pressure reduction and neuroprotection conferred by bone marrow-derived mesenchymal stem cells in an animal model of glaucoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blue light phototoxicity toward human corneal and conjunctival epithelial cells in basal and hyperosmolar conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Melik-Parsadaniantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Roubeix</w:t>
+                <w:t xml:space="preserve">Thierry Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Godefroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luisa Riancho</w:t>
+                <w:t xml:space="preserve">Fanny Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-015-0168-0⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.27-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202543v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraocular pressure reduction and neuroprotection conferred by bone marrow-derived mesenchymal stem cells in an animal model of glaucoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Sapienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13287-015-0168-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945084v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete remission of monoclonal gammopathy with ocular and periorbital crystal storing histiocytosis and Fanconi syndrome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraocular pressure reduction and neuroprotection conferred by bone marrow-derived mesenchymal stem cells in an animal model of glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Sapienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyette Duquesne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascale Cervera</w:t>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humpath.2012.10.012⟩</w:t>
+              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13287-015-0168-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00919112v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockade of the chemokine receptor CXCR3 lowers intraocular pressure and prevents retinal degeneration in an animal model of glaucoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Complete remission of monoclonal gammopathy with ocular and periorbital crystal storing histiocytosis and Fanconi syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyette Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Werbrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Degardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Brignole-Baudouin</w:t>
+                <w:t xml:space="preserve">Pascale Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (5), pp.927-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humpath.2012.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946808v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00919112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CXCR3 Antagonism of SDF-1(5-67) Restores Trabecular Function and Prevents Retinal Neurodegeneration in a Rat Model of Ocular Hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Degardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (6), pp.e37873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0037873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CX3CL1 is involved in the ocular surface inflammation induced by benzalkonium chloride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Blockade of the chemokine receptor CXCR3 lowers intraocular pressure and prevents retinal degeneration in an animal model of glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frugier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Degardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Brignole-Baudouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Rostene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 88</w:t>
+              <w:t xml:space="preserve">, 2012, 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946832v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Aspheric IOLs with Either Negative or No Spherical Aberrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">CX3CL1 is involved in the ocular surface inflammation induced by benzalkonium chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Halfon</w:t>
+                <w:t xml:space="preserve">Francoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Majzoub</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William Rostene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cataract and Refractive Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172462v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Corneal Incision Size on Corneal and Ocular Higher-Order Aberrations After Cataract Surgery: Microincision versus Small-Incision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Aspheric IOLs with Either Negative or No Spherical Aberrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Halfon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Halfon</w:t>
+                <w:t xml:space="preserve">Samuel Majzoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-J Pisella</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cataract and Refractive Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (3), pp.496-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrs.2008.11.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357575v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of the Corneal Incision Size on Corneal and Ocular Higher-Order Aberrations After Cataract Surgery: Microincision versus Small-Incision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Halfon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-J Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (13), pp.5662--5662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intraindividual comparative study of corneal and ocular wavefront aberrations after biaxial microincision versus coaxial small-incision cataract surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92 (12), pp.1679-1684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bjo.2007.137067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2834,154 +2964,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dynamique de réplication du CVA24 variant après infection de cellules épithéliales cornéennes et conjonctivales humaines et évaluation du potentiel thérapeutique d’antiviraux in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferreira de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuffenecker I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRJCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2991,114 +3121,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des chimiokines CXCL12 et CXCL1 dans la physiopathologie du trabéculum et de la surface oculaire au cours du glaucome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physiologie [q-bio.TO]. Université Pierre et Marie Curie - Paris VI, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011PA066079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00824694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3166,51 +3296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD909AC6"/>
+    <w:nsid w:val="411C3D57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3397,51 +3527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-denoyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4730-0425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090410823" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05043300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razlog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arndt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Dormegnie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2025.104525" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04606960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maffre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourni&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durbant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1120283" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chammas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2022.07.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03693104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira de Moura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Limelette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andreoletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajoc.2022.101601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19020926" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Santorini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabien Litr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugniart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/EB.S337333" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Maftouhi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Quaranta-El Maftouhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denoyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.11.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernheim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sitbon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.06.052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quinquenel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-021-01172-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Marek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reboussin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin-Chicaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Dom&#237;nguez-L&#243;pez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00497" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Melik-Parsadaniantz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Montoya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.07.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sapienza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Riancho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-015-0168-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00919112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyette Duquesne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Werbrouck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Fabiani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2012.10.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frugier Julie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frugier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037873" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Halfon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Majzoub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrs.2008.11.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Halfon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Pisella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marotte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.137067" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD6BED4D24DF4A0F81B8F804F0136E9DD55DDB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04802950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glenet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuffenecker I" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA066079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-denoyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4730-0425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090410823" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira de Moura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gabison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan N&#8217;guyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andreoletti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denoyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40123-025-01303-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05043300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razlog" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arndt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Dormegnie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2025.104525" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chammas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2022.07.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04606960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maffre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourni&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durbant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1120283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19020926" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03693104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Limelette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajoc.2022.101601" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Santorini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabien Litr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugniart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/EB.S337333" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Maftouhi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Quaranta-El Maftouhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.11.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernheim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sitbon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.06.052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quinquenel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-021-01172-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Marek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reboussin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin-Chicaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Dom&#237;nguez-L&#243;pez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00497" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Melik-Parsadaniantz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Montoya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.07.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sapienza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Riancho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-015-0168-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00919112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyette Duquesne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Werbrouck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Fabiani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2012.10.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frugier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037873" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frugier Julie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Halfon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Majzoub" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrs.2008.11.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357575v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Halfon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Pisella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172470v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georget" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.137067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD6BED4D24DF4A0F81B8F804F0136E9DD55DDB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04802950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuffenecker I" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA066079" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>