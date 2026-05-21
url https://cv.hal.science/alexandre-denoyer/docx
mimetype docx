--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">090410823</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Cq-Fv-EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -213,2748 +234,2748 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Pathogen Detection in Severe Infectious Keratitis: Prospective Evaluation of Combined Multiplex PCR Panels Versus Standard Microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferreira de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gabison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan N’guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ophthalmology and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 15 (2), pp.875-886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40123-025-01303-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When IgA attacks the ocular surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Razlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Dormegnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfo.2025.104525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un chatbot (agent conversationnel) pour les patients en parcours de chirurgie de la cataracte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Razlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (5), pp.441-448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfo.2022.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying predictive factors for long-term visual recovery after corneal endothelial keratoplasty in Fuchs' dystrophy: Potential interaction between the corneal dysfunction and retinal status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Durbant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Djerada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1120283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmed.2023.1120283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe Primary Open-Angle Glaucoma and Agricultural Profession: A Retrospective Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Bouazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferreira de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (2), pp.926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph19020926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First use of a new rapid multiplex PCR system for the microbiological diagnosis and the clinical management of severe infectious keratitis: A case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferreira de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Ophthalmology Case Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, pp.101601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajoc.2022.101601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Evaluation of Two SD-OCT Macular Parameters (GCC, GCL) and RNFL in Chiasmal Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Santorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferreira de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabien Litré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brugniart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eye and Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.35-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/EB.S337333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégénérescence kystique maculaire de la couche nucléaire interne chez des patients atteint de glaucome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refractive accuracy and visual outcomes after combined descemet membrane endothelial keratoplasty and cataract surgery: A French multicentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maddalena Quaranta-El Maftouhi</w:t>
+                <w:t xml:space="preserve">G. Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baudouin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Bernheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gabison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 44 (6), pp.786-791. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2020.11.010⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 44 (6), pp.792-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2020.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287345v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractive accuracy and visual outcomes after combined descemet membrane endothelial keratoplasty and cataract surgery: A French multicentric study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dégénérescence kystique maculaire de la couche nucléaire interne chez des patients atteint de glaucome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gabison</w:t>
+                <w:t xml:space="preserve">Adil El Maftouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sitbon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maddalena Quaranta-El Maftouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 44 (6), pp.792-798. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2020.06.052⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 44 (6), pp.786-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2020.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157039v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corneal in vivo confocal microscopy to detect belantamab mafodotin-induced ocular toxicity early and adjust the dose accordingly: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quinquenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hematology and Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13045-021-01172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of Melanopsin and Trigeminal Neural Pathways in Blue Light Photosensitivity in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Marek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Reboussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Degardin-Chicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Domínguez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2019.00497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue light phototoxicity toward human corneal and conjunctival epithelial cells in basal and hyperosmolar conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Marek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Melik-Parsadaniantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126, pp.27-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraocular pressure reduction and neuroprotection conferred by bone marrow-derived mesenchymal stem cells in an animal model of glaucoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Sapienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13287-015-0168-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraocular pressure reduction and neuroprotection conferred by bone marrow-derived mesenchymal stem cells in an animal model of glaucoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Sapienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13287-015-0168-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete remission of monoclonal gammopathy with ocular and periorbital crystal storing histiocytosis and Fanconi syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyette Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Werbrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44 (5), pp.927-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humpath.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00919112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CXCR3 Antagonism of SDF-1(5-67) Restores Trabecular Function and Prevents Retinal Neurodegeneration in a Rat Model of Ocular Hypertension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Blockade of the chemokine receptor CXCR3 lowers intraocular pressure and prevents retinal degeneration in an animal model of glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frugier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Degardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944693v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockade of the chemokine receptor CXCR3 lowers intraocular pressure and prevents retinal degeneration in an animal model of glaucoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">CXCR3 Antagonism of SDF-1(5-67) Restores Trabecular Function and Prevents Retinal Neurodegeneration in a Rat Model of Ocular Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frugier Julie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Godefroy</w:t>
+                <w:t xml:space="preserve">Isabelle Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Degardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e37873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946808v1</w:t>
+                <w:t xml:space="preserve">hal-01944693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CX3CL1 is involved in the ocular surface inflammation induced by benzalkonium chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rostene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Aspheric IOLs with Either Negative or No Spherical Aberrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Halfon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Majzoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cataract and Refractive Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35 (3), pp.496-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrs.2008.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Corneal Incision Size on Corneal and Ocular Higher-Order Aberrations After Cataract Surgery: Microincision versus Small-Incision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Halfon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-J Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (13), pp.5662--5662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraindividual comparative study of corneal and ocular wavefront aberrations after biaxial microincision versus coaxial small-incision cataract surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92 (12), pp.1679-1684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bjo.2007.137067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2964,154 +2985,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dynamique de réplication du CVA24 variant après infection de cellules épithéliales cornéennes et conjonctivales humaines et évaluation du potentiel thérapeutique d’antiviraux in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferreira de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuffenecker I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRJCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3121,114 +3142,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des chimiokines CXCL12 et CXCL1 dans la physiopathologie du trabéculum et de la surface oculaire au cours du glaucome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physiologie [q-bio.TO]. Université Pierre et Marie Curie - Paris VI, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011PA066079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00824694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3296,51 +3317,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="411C3D57"/>
+    <w:nsid w:val="B1123136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3527,51 +3548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-denoyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4730-0425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090410823" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira de Moura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gabison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan N&#8217;guyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andreoletti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denoyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40123-025-01303-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05043300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razlog" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arndt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Dormegnie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2025.104525" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chammas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2022.07.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04606960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maffre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourni&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durbant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1120283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19020926" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03693104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Limelette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajoc.2022.101601" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Santorini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabien Litr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugniart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/EB.S337333" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Maftouhi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Quaranta-El Maftouhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.11.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernheim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sitbon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.06.052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quinquenel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-021-01172-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Marek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reboussin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin-Chicaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Dom&#237;nguez-L&#243;pez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00497" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Melik-Parsadaniantz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Montoya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.07.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sapienza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Riancho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-015-0168-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00919112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyette Duquesne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Werbrouck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Fabiani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2012.10.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frugier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037873" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frugier Julie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Halfon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Majzoub" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrs.2008.11.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357575v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Halfon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Pisella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172470v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georget" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.137067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD6BED4D24DF4A0F81B8F804F0136E9DD55DDB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04802950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuffenecker I" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA066079" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-denoyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4730-0425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090410823" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Cq-Fv-EAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564826v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferreira de Moura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gabison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan N&#8217;guyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andreoletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denoyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40123-025-01303-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05043300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razlog" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arndt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Dormegnie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2025.104525" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chammas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2022.07.023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04606960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maffre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourni&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durbant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Arndt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1120283" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19020926" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03693104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Limelette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajoc.2022.101601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Santorini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabien Litr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugniart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/EB.S337333" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernheim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sitbon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.06.052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Maftouhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Quaranta-El Maftouhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.11.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quinquenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-021-01172-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Marek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reboussin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin-Chicaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Dom&#237;nguez-L&#243;pez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00497" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Melik-Parsadaniantz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Montoya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.07.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sapienza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Riancho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-015-0168-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00919112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyette Duquesne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Werbrouck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Fabiani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2012.10.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frugier Julie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frugier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037873" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Halfon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Majzoub" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrs.2008.11.032" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Halfon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Pisella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.137067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD6BED4D24DF4A0F81B8F804F0136E9DD55DDB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04802950v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glenet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuffenecker I" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA066079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>