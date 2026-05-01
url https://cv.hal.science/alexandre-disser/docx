--- v0 (2026-03-25)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Disser </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en archéologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0914-2606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199605971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Disser, mise à jour 14/11/2025</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PARCOURS ACADEMIQUE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014		Thèse Sciences pour l'ingénieur et microtechniquesTitre :  « Production et circulation du fer en Lorraine (6e s. av. JC – 15e s. ap. JC) »Encadrants : Ph. Dillmann, M. Leroy, Ph. FluzinUniversité de Technologie - Belfort-Montbéliard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009		Master ‘Matériaux du patrimoine culturel’, Université Michel de Montaigne – Bordeaux 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008	Master ‘Archéologie des Territoires’, Université Marc Bloch – Strasbourg 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2006		Licence d'archéologie, Université Marc Bloch – Strasbourg 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003		Baccalauréat, spécialité ‘Physique-chimie’</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EXPERIENCES PROFESSIONNELLES :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020  Chargé de recherche - CNRSArchéologie médiévale et archéométrieLAPA- IRAMAT UMR 7065 UPSaclay-CNRS & NIMBE UMR 3685 CEA-CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2020  Travailleur indépendant : Recherche archéologique, expert en génie civil (géotechnique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018  Archéologie préventive : Spécialiste ; assistant de conservation (Arkémine Sàrl)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017  Contractuel CNRS – ANR IRANGKOR : Analyses chimiques, traitement de données IRAMAT – UMR 5060 CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015  Contractuel CNRS – ANR DEPOMETAL : conception de base de données, traitement de données, IRAMAT – UMR 5060 CNRS ; Trajectoires – UMR 8215 CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014   Contractuel CNRS – ANR-DFG CIPIA : Analyses chimiques, traitement de données, LAPA – UMR 3299 SIS2M CNRS-CEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : Assistant de conservation, conseil général de la Moselle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES SCIENTIFIQUES :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 Membre du conseil scientifique du Centre Jean Bérard (USR 3133 CNRS/EFR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 Membre du conseil scientifique du projet Archéoss (EHESS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024  Codirecteur du Réseau Thématique GDR 2092 “Techniques et production dans l’histoire” (membre du bureau 2022-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023  Membre du comité de pilotage du projet COVADO-SHS (MSH Paris Saclay)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021  Expert pour la Commission Territoriale de la Recherche Archéologique Nord-Est (Ministère de la Culture)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADMINISTRATION DE LA RECHERCHE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2029 Membre nommé de la section 34 'Mondes anciens et médiévaux' du Comité National de la Recherche Scientifique (CoNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROJETS EN COURS OU A VENIR :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-2032 ERC Synergy COCO 'Connected Communities in early medieval Europe' (coord. Frans Theuws cPI, Patrick Degryse, Caterina Giostra, Jiri Machacek) ; budget CNRS : 1.2 M€ ; rôle : Work Package leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026 MORIA 'MOdélisation de la mine de Rancié par l’Imagerie et les Analyses. Création d’un jumeau numérique comme support d’étude enhistoire des techniques et de médiation scientifique ; montant 10k€ ; rôle : porteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-2027  PRAWN ‘Punic and Roman Ancient Warfare of the Naval Battle of Egadi’, bourse postdoctorale MSCA (porteuse Justine Vernet) ; rôle : superviseur secondaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025  Projet recherche graduate school ‘Humanités – Sciences du Patrimoine’, U. Paris-Saclay – organisation de colloque ; montant 2800€ ; rôle : porteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2026   CHIPS ‘Vers un référentiel international de données chimiques en paléosidérurgie’, DIM PAMIR – référentiels ; montant : 48k€ ; rôle : porteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2026   FERAPO ‘Le FER en Ariège et dans les Pyrénées-Orientales’, Programme Collectif de Recherche triennal 2024-2026 - Ministère de la Culture ; financement : 10k€/an ; rôle : responsable de projet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2030   COVADO-SHS ‘De la collecte à la valorisation des données en SHS’, Sésame – Ile-de-France (porteur : MSH Paris Saclay) ; montant : 560k€ ; rôle : co-porteur et membre du comité de pilotage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COLLABORATIONS SCIENTIFIQUES :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021  Programme Collectif de Recherche (PCR) « La métallurgie du fer dans les départements de l’Ariège et des Pyrénées Orientales »Direction scientifique (avec Gaspard Pagès, UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022   ERC advanced grant « Rural Riches », Spécialiste en archéométallurgie (coord. F. Theuws)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2020   PCR « Au temps des hauts fourneaux en Périgord Limousin Angoumois », Responsable d'opération (coord. G. Faurie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022   FEDER FERMAPYR, Responsable d'opération (coord. G. Pagès, part. C. Verna)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017   ANR IRANGKOR, Etudes de terrain, caractérisation des matériaux, traitement des données (coord. S. Leroy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2018   PCR « Métallurgie du fer en Bourgogne et Franche-Comté », Spécialiste en archéométallurgie (coord. M. Berranger)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017   ANR DEPOMETAL Caractérisation des matériaux, gestion des données  (coord. Patrice Brun)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015   PCR « Paléométallurgies et expérimentations », Expérimentateur, archéomètre (coord. F. Tereygeol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Programme trinational Oedenburg, Spécialiste en archéométallurgie (coord. M. Reddé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012   PCR  « Les formes d’organisation de la production du fer en métallurgie ancienne », Spécialiste en archéométallurgie (coord. M. Leroy, L. Cabboï)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008    WebSIG ArkeoGIS v1, Modélisation des données/thesaurus (coord. L. Bernard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2014   PCR  « Mines et métallurgie plomb-argent à l’Altenberg (Sainte-Marie-aux-Mines, France) », Responsable de fouille (coord. P. Fluck)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'archéométrie dans l'étude du mobilier ferreux archéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CORPUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association CORPUS; INRAP; Eveha; IRAMAT; CRAHAM; ARAR; Ministère de la Culture; Orléans Métropole, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CHIPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du projet structurant 'réferentiels franciliens'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM PAMIR, Mar 2026, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-referencing and examining archaeological and archaeometric data sets New perspectives for the study of La Tène and Gallo-Roman agro-pastoral tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CORPUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association CORPUS; INRAP; Eveha; IRAMAT; CRAHAM; ARAR; Ministère de la Culture; Orléans Métropole, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme d’instrumentation en SHS COVADO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEA-SHS (séance LiDAR et archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA Saclay, MSH Paris Saclay, Feb 2026, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des techniques, un laboratoire de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement de l'année de l'ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ingénierie; Académie des technologies, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05311962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05392544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, emploi et recyclage des métaux ferreux. Penser les analogues expérimentaux à partir du site médiéval du Castel-Miner, Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du PCR Recycler, réemployer, transformer : Expérimenter l’économie circulaire ancienne, Melle, 25 juin 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Téreygeol, Jun 2025, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine du Bocard de Vialas (Lozère) et son jumeau numérique, entre valorisation, étude de bâti et mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">jiap2025 : Journées informatique et archéologie de Paris 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPS : l’élaboration d’un référentiel de données pour les recherches en archéométallurgie du fer (voire plus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulazione di minerali e di prodotti di ferro nel epoche antica e medievale. Un stato dell’arte metodologico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Isola D’Elba e il suo minerale nel Medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Française de Rome; Università di Sienna. Dipartimento di Scienze Storiche e dei Beni Culturali, Mar 2025, Rio Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données archéologiques et chimiques : Structuration et interopérabilité. L'exemple des bases de données CHIPS et FERMAPYR/FERAPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, emploi et recyclage des métaux ferreux. Penser les analogues expérimentaux à partir du site médiéval du Castel-Miner, Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAMAT – Réunion bilan de l’axe Techniques et savoir-faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eċg wæs iren, átertánum fáh: Le damas d'assemblage en Alsace et l'Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Hošek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciseaux, plane, serpettes, masse métallique…étude et analyse archéométrique d’un dépôt de l’Antiquité tardive sur le site des Noues à Lumigny-Nesles-Ormeaux (77)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poilane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dépôts d’objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Brun; Julian Castelbou; Emmanuelle Dumas; Anne Flammin; Tony Silvino; François Baratte; Alain Ferdière; Antony Hostein; Anne-Marie Kaufmann-Heinimann, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eċg wæs iren, átertánum fáh : Le damas d’assemblage en Alsace et l’Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Hošek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05268798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might iron circulation have looked like in the Merovingian north-western Europe ? From initial results to future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Bernady De Sigoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches récentes sur l’histoire sidérurgique des Pyrénées françaises orientales (Ariège et Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse régionale des productions primaires de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la truelle à la toile. Acquisition, traitement et diffusion de données archéologiques et physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 'Matérialité'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dypac, Apr 2024, Guyancourt (UVSQ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques d’extraction et de production du fer dans la moitié orientale des Pyrénées de la Protohistoire à l’utilisation de la force hydraulique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontre d’archéologie départementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Drac Occitanie, Jun 2024, Perpigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04825147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données CHIPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles de la SAFEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acies Ferri: Archaeometallurgical Study of Merovingian Seaxes and Swords from Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fischbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of Iron at 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Institute in Eastern Africa, Nov 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du minerai de fer au minerai d'argent. Un protocole expérimental total autour d’un outil, de sa production à son utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie expérimentale des matériaux associés aux productions métalliques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Téreygeol; Guillaume Sarah; Georges Verly; Marion Berranger, Jun 2023, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la typologie : l'apport des analyses paléométallurgiques pour l'étude de l'armement mérovingien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fischbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet mérovingien : de sa fabrication à sa (re-)découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Archéologie Mérovingienne; Agence Wallonne du Patrimoine; Université de Liège, Oct 2023, Liège (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did late Roman and early Medieval Glassmakers and Blacksmiths interact? A Review of some archaeological and archaeometric Evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international "Secondary glass productions in the early Middle Ages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Orélans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le paysage métallurgique antique et médiéval de la moitié orientale des Pyrénées à travers l’archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Technique et science du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris - ENS Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appellations et actualisme en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiographies nationales des techniques. Au cœur de l’épistémologie en histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Techniques et production dans l'histoire, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden riches in the early Medieval Rhine Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving narratives - EAA's 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPS: un référentiel chimique numérique de vestiges archéologiques de la métallurgie du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement – projet structurant « Référentiels franciliens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM PAMIR, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel minier de surface du Couserans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Départementales d'Archéologie de l'Ariège, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tarascon sur Ariège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden riches in the early medieval Rhine delta: iron working at Merovingian Oegstgeest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgies primaires antiques et médiévales du Haut-Languedoc aux Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l'archéologie régionale - Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service régional de l'archéologie Occitanie, Apr 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WebSIG du programme européen FEDER FERMAPYR (L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans / Antiquité-milieu XVIIe s.)), une plateforme numérique en ligne alliant géosciences et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer dans la moitié orientale des Pyrénées de l’Antiquité à l’Époque moderne : les programmes FERAPO et FERMAPYR ; nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle 2022 de la Société Archéologique Française d’Étude des mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Laurion, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et techniques métallurgiques pré-industriels. Étude et conservation » (distanciel) « L'interaction des artisanats du feu au haut Moyen-Âge (approche théorique et méthodologique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR FERAPO : Prospections thématiques et sondage ; Mines et métallurgie aux périodes historiques : bilan intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle 2021 de la Société Archéologique Française d’Étude des mines et de la Métallurgie (SAFEMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Moulis (09200), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des ajouts de forge dans la signature chimique des objets en fer : récents apports de l’expérimentation archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Archaeometallurgy ICA II. Contributions of Experimental Archaeology to Excavation and Material Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris et Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02535766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production et le travail du fer au cours du haut Moyen Âge occidental, approches archéologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international « Huy mérovingien »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Huy, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stairway to heaven or highway to hell? A special kind of 15th century mining entrances in Castel-Minier (French Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Heckes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stříbrná Jihlava 2019. International Conference of the History of old Mining and Metallurgy from prehistoric to modern times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights for Provenance Studies of Iron Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of American Archaeologists 83rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR. Le fer à Angkor. Production, circulation et consommation du métal dans l’Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron in mediaeval monuments: results of 15 years of reserach and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de réduction du fer en Bourgogne-Franche-Comté avant le haut fourneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laurent-Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated archaeometallurgical investigation of architectural crampons for documenting the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BUMA IX (9th International Conference on the Beginnings of the Use of Metals and Alloys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and Salvaging Ferrous Alloys in the Middle Ages : a Common Practice? New Insights from Texts and Metallographic Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology : Bloomery Smelters and Blacksmiths in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron on mediaeval monuments: results of 15-years of research and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron In Archaeology: bloomery smelters and blacksmiths in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of iron products in eastern France and southern Germany during the late Hallstatt and early la Tène: Combined elemental and isotopic approaches for provenance of iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circulation of Iron Products in Eastern France and Southern Germany during the Late Hallstatt and Early La Tène : Combined Elemental and Isotopic Approaches for Provenance of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR: Production, circulation et consommation du métal dans l'Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du GMPCA - GROUPE DES METHODES PLURIDISCIPLINAIRES CONTRIBUANT A L'ARCHEOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing, exchanging and hoarding iron. The currency-bars hoards near the aristocratic residence of the camp du Château in Salins-les-Bains (Jura, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of semi-product with a rolled extremity in Ile-de-France (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des objets en fer au Hallstatt D dans l’est de la France et le sud de l’Allemagne : approches interdisciplinaires de la provenance des fers anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vix et le phénomène princier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Châtillon-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs et échanges de matériaux à la fin du premier âge du Fer : apports des approches isotopiques et élémentaires à la compréhension des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, utiliser les métaux ferreux au Moyen-Age : nouveaux éclairages interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIE congrès international de la société d'archéologie médiévale, moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron reinforcements on the Mutte tower in Metz (France) : data mining, predictive analyses and spatial data treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Iron Artefacts and Semi-Products during the Iron Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Iron Age Artefacts Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Leicester, Oct 2013, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Iron Products in the Iron-Age of Eastern France and Southern Germany : Multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Gassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DFG/ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron artifacts and semi-products during Iron Age : chariot tyres and bipyramidal ingots in eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Iron-Age Artefacts Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alsatian Altenberg: a seven centuries laboratory for silver metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Conférence Internationale " Archéométallurgie en Europe "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigment‐Macromolecule Complexes Isolation from Sea Urchin Biomineral Waste for Coloring Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaskar Sardhalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alshaba Kakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrèce Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (1), pp.e202500078. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202500078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden riches in the Early Medieval Rhine Delta: Iron working at Merovingian Oegstgeest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.104236. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et la très longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fressoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.207-227. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12o3r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval bombards of Meaux: Manufacturing processes and supply of the metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103307. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03681025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Senn et Jürg Tauber, fonderie de fer dans le Dürsteltal. Un haut fourneau du XIIIe siècle à Langenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.334-337. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.39688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-classifier majority voting analyses in provenance studies on iron artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Żabiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Gramacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Gramacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Miśta-Jakubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.105055. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.105055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of the chemical signature of slag inclusions throughout experimental refining and first shaping of bloomery iron: New methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.102653. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers du hameau Les Noires Terres à Messein (Meurthe-et-Moselle, Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (191), pp.243-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dague à oreilles du XVe siecle et son fourreau découverts à Castel-Minier (Pyrénées Françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gladius. Estudios sobre armas antiguas, armamento, arte militar y vida cultural en Oriente y Occidente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estudios sobre armas antiguas, arte militar, y vida cultural en oriente y occidente, 39, pp.109-126. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/gladius.2019.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02381755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mutte, le fer et la minette. Recherches sur l'origine des renforts métalliques utilisés dans la construction de la tour de Mutte de la cathédrale Saint-Étienne de Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Guard the Good Deposit’: Technology, Provenance and Dating of Bipyramidal Iron Semi-Products of the Durrenentzen Deposit (Haut-Rhin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), pp.290-307. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01520779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ties that bind: archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (tenth to thirteenth c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01571799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technologique, étude de provenance et datation par le radiocarbone du dépôt de demi-produits ferreux de Durrenentzen (Haut-Rhin, France) : une vision renouvelée de l’économie du fer au premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier de la tour de Mutte à Metz : regards sur la production du fer en Lorraine à la fin du Moyen Age. Fouille de données, analyses prédictives et traitement spatial des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158 (2), pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological analysis, provenance study and radiocarbon dating of iron bipyramidal semi-products of the Durrenentzen deposit (Haut-Rhin, France): A renewed vision of the iron economy during Iron Age I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02470863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron products in the North-Alpine area during the end of the first Iron Age (6 th -5 th c. BC): A combination of chemical and isotopic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.108 - 124. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01622058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron supply for the building of Metz cathedral: New methodological development for provenance studies and historical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (3), pp.493-510. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01478266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead it be! Identifying the construction phases of gothic cathedrals using lead analysis by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.252-265. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01338148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bridge of Dieulouard (Meurthe-et-Moselle, France): a fresh perspective on metal supply strategies in Carolingian economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01465751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières avancées des études sur la production, la circulation et la datation des métaux ferreux archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron reinforcements in Beauvais and Metz Cathedrals: from bloomery or finery? The use of logistic regression for differentiating smelting processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.315-333. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altenberg, autopsie d’une mine médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 517, pp.46-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alsatian Altenberg: a seven centuries laboratory for silver metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Chateau Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalla / Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse métallographique de scories et objets ferreux issus du site de Stavelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIPS Database: A Repository for Reference Data on Chemical Analysis in Archaeometallurgy of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les témoins du recyclage des alliages ferreux par l’expérimentation : le cas de l’agglomération à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen du projet de fouille ‘Les Champs Chevaux (ZAE)’ à Saint-Vit (Doubs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minerais de fer manganésifères du Rancié et la production des pointerolles (XIV-XVe s.), in Téreygeol, F. (dir.), PCR Recycler, réemployer, transformer. Expérimenter l’économie circulaire ancienne, rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle Aquitaine. 2025, pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport 2024 et le projet 2025 de la fouille du Vî Fournia , Linchamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier 2025 du Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport de fouille archéologique réalisée sur le site de Vert-Toulon ) « Les Mache Fer » (07. 9541)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération 2024 du PCR ‘La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau’ et demande de renouvellement pour 2025-2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de fouille du site de Saint-Nicolas 2 (Steinbach, Haut-Rhin) - 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire 2024 du Programme Collectif de Recherche (2024-2026) le FER en Ariège et dans les Pyrénées-Orientales (PCR FERAPO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication; Drac - SRA Occitanie. 2024, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de hauteur du Roc de Malbézi à Quirbajou et Marsa (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Despratx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traces. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final 2023 programme collectif de recherche (2021-2023) le FER en Ariège et dans les Pyrénées-Orientales (PCR FERAPO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication; Drac - SRA Occitanie. 2024, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05210315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de publication ‘Ateliers de production du fer et savoir-faire techniques en Lorraine aux 13e - 15e siècles’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de fouille du site de Saint-Nicolas 2 (Steinbach, Haut-Rhin) - 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur une demande d'opération de sondage - Le Thillot - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport d'opération &amp;quot;Le carreau Sainte-Barbe, Massif de l’Altenberg – Sainte-Marie-aux-Mines (68) (rapport de fouilles programmées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport d'opération &amp;quot;La mine Giro, Massif de l’Altenberg – Sainte-Marie-aux-Mines (68)&amp;quot; (rapport de fouilles programmées 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pointerolles du Castel-Minier, Aulus-les-Bains, Ariège. De la production de la matière première au travail de forge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; Centre national de la Recherche scientifique. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport d'opération &amp;quot;Jardin du Temple et Place de la Fleur, L’environnement de la mine St-Barthélemy (Sainte-Marie-aux-Mines, 68)&amp;quot; (sondages archéologiques 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le dossier 2022 du Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport d’opération (fouille archéologique) – Les Mache Fer (Vert-Toulon, 51).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le programme collectif de recherche « La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau » - 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de PCR &amp;quot;Métallurgie en Ardennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonderie du Bocard, Vialas, Lozère. Fouille du moulin à minerais riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Horny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT; Ministère de la Culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur sur le rapport d’opération de fouilles 2021 « Les mines du vallon de Soultzbach à Wesgscheid »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de fouille archéologique &amp;quot;Le carreau Sainte-Barbe. Sainte-Marie-aux-Mines (68) – Rapport d’opération archéologique 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de diagnostic « Grand Est, Le Mériot, Aube, Rue de la Roulière. De nouvelles données sur l’activité métallurgique dans le nogentais. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de diagnostic « Bourgogne-Franche-Comté, Doubs, Berthelange, 11 rue Principale, Au Village. Traces d’une activité sidérurgique du bas Moyen Âge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport intermédiaire 2021 du PCR « La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de diagnostic – Rue de Remaucourt à Port-sur-Saône (70)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport d’opération (sondage archéologique) – Les Mache Fer (Vert-Toulon, 51).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport final d’opération de la fouille préventive sur le Mont Jean (Lepuix, 90 ; Patriarche 094661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération de fouille préventive à Kesseldorf « Reiherbach » et Rittershoffen « Ruestlang » (opération 6440, arrêtés de prescription 2015/166 et de désignation 2015/184)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération sur une campagne de sondages, Place de la Fleur (Sainte-Marie-aux-Mines, 68)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération portant sur la fouille d’une construction dans le domaine minier du Thillot (Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleurville (88). Ancienne abbaye Saint-Maur (X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle). Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mechling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Histoire et Cultures de l'Entiquité et du Moyen Âge; Nord Est Archéologie; Direction réginale es affaires culturelles du Grand Est; Préfet de la région Grand Est. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques chimiques d’une sélection de scories et fragments métalliques issus des faits associés à la métallurgie du fer. Rapport d'expertise préalable à la publication des fouilles du site des Malletons, à Hermé (Seine-et-Marne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs; Inrap. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude archéométallurgique réalisée sur deux goujons engagés dans des colonnes de la crypte de l’abbatiale Saint-Maur (Bleurville, Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs; Direction régionale des Affaires Culturelles, région Grand-Est. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection inventaire du patrimoine industriel minier de surface en Couserans - PIPIMSC 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège. Rapport de prospection thématique 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie; CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forge Neuve - Javerlhac-et-la-Chapelle-Saint-Robert (24). Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Nouvelle-Aquitaine; CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forge Neuve - Javerlhac-et-la-Chapelle-Saint-Robert (24). Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Nouvelle-Aquitaine; CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège. Rapport de prospection thématique 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie; CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie; CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montholon (Aillant-sur-Tholon) «Bois des Ferriers». Sondages sur les ferriers n°1, 3 et 9. Rapport de sondage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Buatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège. Rapport de prospection thématique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Cabboï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats des analyses archéométriques réalisées sur un currency-bar provenant de Fontaine-en-Duesmois « Bois-la-Haut » (21).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brugnot Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron products in the Iron-Age of Eastern France and Southern Germany: Multidisciplinary and methodological approaches towards the provenance of ancient iron. Rapport final du programme ANR-DFG CIPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; ANR (Agence Nationale de la Recherche - France); DFG (German Research Fondation). 2015, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques ont-elles une patrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2025, Histoire, sciences, techniques et sociétés, 2385427362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et travailler le fer. Les ateliers de l’est du Bassin parisien du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. au X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Cabboï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Blaising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2019, Recherches archéologiques 16, 978-2-271-12637-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses fonctionnelles et paléométallurgiques pour la compréhension de l’armement mérovingien : l’exemple des scramasaxes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fischbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line van Wersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Dumont (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte. Actes des 43e Journées internationales d'Archéologie mérovingienne, Liège, 5-7 octobre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-153, 2025, 978-2-39038-236-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.1.5. Les métaux et matériaux ferreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.215-215, 2025, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Préconceptions de techniques anciennes au XXe siècle, Les exemples des fers phosphoreux et du damas d’assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camolezi M.; Carmino G.; Disser A.; Hilaire-Perez L.; Lamy J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les techniques ont-elles une patrie ? Retour sur le nationalisme et l’ethnocentrisme dans l’histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines; collection Histoire, sciences, techniques et sociétés, pp.79-97, 2025, 978-2-38542-73 7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05369996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’extraction et le traitement des minerais de fer en Ariège, de l’Antiquité à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Journée départementale de l’archéologie en Ariège 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-117, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des armures à Nuremberg : croiser les sources réglementaires et la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bernardi; Caroline Bourlet; Maxime l'Héritier; Corinne Maitte; Judicaël Petrowiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Objets et contenus des réglementations de métier au Moyen Âge et à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Digital Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-268, 2023, Economic History Frameworks, 979-12-81349-12-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le Premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das eiserne Trägergestell: Material und Herkunft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biel, Jörg; Keefer, Erwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hochdorf X. Das bronzene Sitzmöbel aus dem Fûrstengrab von Eberdingen-Hochdorf (Kr. Ludwigsburg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Forschungen und Berichte zur Archäologie in Baden-Württemberg, pp.101-107, 2021, Propylaeum, 978-3-96929-125-2. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/propylaeum.1316.c18452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metal objects and metal crafts-related finds from the Merovingian settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Saussus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jasper De Bruin; Corrie Bakels; Frans Theuws,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oegstgeest: A riverine settlement in the early medieval world system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Dr. Rudolf Habelt GMBH, pp.236-261, 2021, Merovingian Archaeol. in the Low Countries, 978-3-7749-4291-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approvisionnement du chantier et usage du fer dans la construction gothique : méthodes et résultats. L’exemple de la cathédrale de Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Moulis, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la construction en Grand Est, Actes du colloque de Nancy, 26-27 sept. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN/Éd. Univ. de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-90, 2021, Archéologie, Espaces, Patrimoines, 978-2-8143-0607-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer des principautés : « L’économie du fer » dans le nord-est de la France au Hallstatt D et à La Tène A1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Brun; Bruno Chaume; Federica Sacchetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vix et le phénomène princier. Colloque international de Vix, 27-28 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2356133823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fibule à l'épée. Travailler les métaux de Clovis à Dagobert.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Saussus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Demelenne, Gaëlle Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de Clovis. Itinéraires mérovingiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, 2021, 978-2-930469-77-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, utiliser les métaux ferreux au Moyen Âge : nouveaux éclairages interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld Yves, Husi Philippe, Ravoire Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler. Actes du XIe congrès international de la Société d’Archéologie Médiévale, Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRAHM, pp.197-210, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer et recycler les matériaux ferreux au Moyen Âge et au début de la période moderne : des textes à la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld Yves, Husi Philippe, Ravoire Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler. Actes du XIe congrès international de la Société d’Archéologie Médiévale, Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRAHM, pp.369-383, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métallurgie du fer à l'âge du Fer dans le bassin versant du Crould : organisation des productions et étude de provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Archéologique d'Ile-de-France, pp.453-506, 2018, Les sites ruraux du Second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement des ateliers métallurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. (éd.), avec la collaboration de Martin St., Schucany C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oedenburg ; Fouilles françaises, allemandes et suisses à Biesheim et Kunheim, Haut-Rhin, France, volume 3. L’agglomération civile (fouilles 2009-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag des Römisch-Germanischen Zentralmuseums, pp.259-282, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alsatian Altenberg : a seven-hundred-year Laboratory for Silver Metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Château</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Hauptmann; Diana Modarressi-Tehrani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe III. Der Anschnitt Beiheft 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et circulation des alliages ferreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet,Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.79-108, 2014, 978-2813001634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval chisels from Castel-Minier, France (14th-15th centuries), an experimental and computational approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stříbrná Jihlava – Silver Town of Jihlava, International Conference, Mining and Metallurgy from Prehistory to the end of Pre-Industrial Times, Jihlava, October 9th-11th 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine du Bocard de Vialas (Lozère) et son jumeau numérique : valorisation, étude de bâti et mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la découverte des métiers de l’archéologie : la fonderie du Bocard, Vialas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vialas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine du Bocard de Vialas (Lozère) : étude métallographique des enclumes et sabots de bocard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la découverte des métiers de l’archéologie : la fonderie du Bocard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vialas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ferrures des portes romanes du Roussillon : qualité, technique et provenance. Une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De terre, de verre et de fer. Regards croisés sur les productions mérovingiennes de Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Bernardy de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les apports des ajouts de forge dans la mise en forme des produits ferreux : mise en place d’un Système d’Information Métallographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pillonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR Le fer à Angkor : production, circulation, consommation du métal et expansion de l’Empire Khmer, Cambodge (9e -15e s.), une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire : « Matériaux du patrimoine et patrimoine matériel », Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on Medieval Iron Metallurgy in Lorraine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un chantier médiéval : Matériaux, techniques et provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. EPFL, Lausanne, Suisse. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le val Saint-Barthélemy à Champigneulles (Meurthe-et-Moselle) au XIVe siècle, témoin matériel d’initiatives techniques en métallurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Ecole d'été THEMTECH, EPFL, Lausanne, Suisse. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODUCTION ET CIRCULATION DU FER EN LORRAINE (VIe s. av. J.-C. - XVe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de technologie de Belfort-Montbéliard, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01224171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation du Fer en Lorraine (VIe siècle avant J-C - XVe siècle ap. J-C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Technologie de Belfort-Montbeliard, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BELF0242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01499512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Disser </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en archéologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0914-2606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199605971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Disser, mise à jour 14/11/2025</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PARCOURS ACADEMIQUE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014		Thèse Sciences pour l'ingénieur et microtechniquesTitre :  « Production et circulation du fer en Lorraine (6e s. av. JC – 15e s. ap. JC) »Encadrants : Ph. Dillmann, M. Leroy, Ph. FluzinUniversité de Technologie - Belfort-Montbéliard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009		Master ‘Matériaux du patrimoine culturel’, Université Michel de Montaigne – Bordeaux 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008	Master ‘Archéologie des Territoires’, Université Marc Bloch – Strasbourg 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2006		Licence d'archéologie, Université Marc Bloch – Strasbourg 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003		Baccalauréat, spécialité ‘Physique-chimie’</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EXPERIENCES PROFESSIONNELLES :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020  Chargé de recherche - CNRSArchéologie médiévale et archéométrieLAPA- IRAMAT UMR 7065 UPSaclay-CNRS & NIMBE UMR 3685 CEA-CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2020  Travailleur indépendant : Recherche archéologique, expert en génie civil (géotechnique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018  Archéologie préventive : Spécialiste ; assistant de conservation (Arkémine Sàrl)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017  Contractuel CNRS – ANR IRANGKOR : Analyses chimiques, traitement de données IRAMAT – UMR 5060 CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015  Contractuel CNRS – ANR DEPOMETAL : conception de base de données, traitement de données, IRAMAT – UMR 5060 CNRS ; Trajectoires – UMR 8215 CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014   Contractuel CNRS – ANR-DFG CIPIA : Analyses chimiques, traitement de données, LAPA – UMR 3299 SIS2M CNRS-CEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : Assistant de conservation, conseil général de la Moselle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES SCIENTIFIQUES :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 Membre du conseil scientifique du Centre Jean Bérard (USR 3133 CNRS/EFR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 Membre du conseil scientifique du projet Archéoss (EHESS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024  Codirecteur du Réseau Thématique GDR 2092 “Techniques et production dans l’histoire” (membre du bureau 2022-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023  Membre du comité de pilotage du projet COVADO-SHS (MSH Paris Saclay)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021  Expert pour la Commission Territoriale de la Recherche Archéologique Nord-Est (Ministère de la Culture)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADMINISTRATION DE LA RECHERCHE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2029 Membre nommé de la section 34 'Mondes anciens et médiévaux' du Comité National de la Recherche Scientifique (CoNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROJETS EN COURS OU A VENIR :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-2032 ERC Synergy COCO 'Connected Communities in early medieval Europe' (coord. Frans Theuws cPI, Patrick Degryse, Caterina Giostra, Jiri Machacek) ; budget CNRS : 1.2 M€ ; rôle : Work Package leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026 MORIA 'MOdélisation de la mine de Rancié par l’Imagerie et les Analyses. Création d’un jumeau numérique comme support d’étude enhistoire des techniques et de médiation scientifique ; montant 10k€ ; rôle : porteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-2027  PRAWN ‘Punic and Roman Ancient Warfare of the Naval Battle of Egadi’, bourse postdoctorale MSCA (porteuse Justine Vernet) ; rôle : superviseur secondaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025  Projet recherche graduate school ‘Humanités – Sciences du Patrimoine’, U. Paris-Saclay – organisation de colloque ; montant 2800€ ; rôle : porteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2026   CHIPS ‘Vers un référentiel international de données chimiques en paléosidérurgie’, DIM PAMIR – référentiels ; montant : 48k€ ; rôle : porteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2026   FERAPO ‘Le FER en Ariège et dans les Pyrénées-Orientales’, Programme Collectif de Recherche triennal 2024-2026 - Ministère de la Culture ; financement : 10k€/an ; rôle : responsable de projet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2030   COVADO-SHS ‘De la collecte à la valorisation des données en SHS’, Sésame – Ile-de-France (porteur : MSH Paris Saclay) ; montant : 560k€ ; rôle : co-porteur et membre du comité de pilotage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COLLABORATIONS SCIENTIFIQUES :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021  Programme Collectif de Recherche (PCR) « La métallurgie du fer dans les départements de l’Ariège et des Pyrénées Orientales »Direction scientifique (avec Gaspard Pagès, UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022   ERC advanced grant « Rural Riches », Spécialiste en archéométallurgie (coord. F. Theuws)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2020   PCR « Au temps des hauts fourneaux en Périgord Limousin Angoumois », Responsable d'opération (coord. G. Faurie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022   FEDER FERMAPYR, Responsable d'opération (coord. G. Pagès, part. C. Verna)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017   ANR IRANGKOR, Etudes de terrain, caractérisation des matériaux, traitement des données (coord. S. Leroy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2018   PCR « Métallurgie du fer en Bourgogne et Franche-Comté », Spécialiste en archéométallurgie (coord. M. Berranger)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017   ANR DEPOMETAL Caractérisation des matériaux, gestion des données  (coord. Patrice Brun)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015   PCR « Paléométallurgies et expérimentations », Expérimentateur, archéomètre (coord. F. Tereygeol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Programme trinational Oedenburg, Spécialiste en archéométallurgie (coord. M. Reddé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012   PCR  « Les formes d’organisation de la production du fer en métallurgie ancienne », Spécialiste en archéométallurgie (coord. M. Leroy, L. Cabboï)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008    WebSIG ArkeoGIS v1, Modélisation des données/thesaurus (coord. L. Bernard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2014   PCR  « Mines et métallurgie plomb-argent à l’Altenberg (Sainte-Marie-aux-Mines, France) », Responsable de fouille (coord. P. Fluck)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'archéométrie dans l'étude du mobilier ferreux archéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CORPUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association CORPUS; INRAP; Eveha; IRAMAT; CRAHAM; ARAR; Ministère de la Culture; Orléans Métropole, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-referencing and examining archaeological and archaeometric data sets New perspectives for the study of La Tène and Gallo-Roman agro-pastoral tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CORPUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association CORPUS; INRAP; Eveha; IRAMAT; CRAHAM; ARAR; Ministère de la Culture; Orléans Métropole, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CHIPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du projet structurant 'réferentiels franciliens'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM PAMIR, Mar 2026, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme d’instrumentation en SHS COVADO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEA-SHS (séance LiDAR et archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA Saclay, MSH Paris Saclay, Feb 2026, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulazione di minerali e di prodotti di ferro nel epoche antica e medievale. Un stato dell’arte metodologico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Isola D’Elba e il suo minerale nel Medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Française de Rome; Università di Sienna. Dipartimento di Scienze Storiche e dei Beni Culturali, Mar 2025, Rio Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données archéologiques et chimiques : Structuration et interopérabilité. L'exemple des bases de données CHIPS et FERMAPYR/FERAPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPS : l’élaboration d’un référentiel de données pour les recherches en archéométallurgie du fer (voire plus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, emploi et recyclage des métaux ferreux. Penser les analogues expérimentaux à partir du site médiéval du Castel-Miner, Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAMAT – Réunion bilan de l’axe Techniques et savoir-faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des techniques, un laboratoire de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement de l'année de l'ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ingénierie; Académie des technologies, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05311962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, emploi et recyclage des métaux ferreux. Penser les analogues expérimentaux à partir du site médiéval du Castel-Miner, Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du PCR Recycler, réemployer, transformer : Expérimenter l’économie circulaire ancienne, Melle, 25 juin 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Téreygeol, Jun 2025, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine du Bocard de Vialas (Lozère) et son jumeau numérique, entre valorisation, étude de bâti et mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">jiap2025 : Journées informatique et archéologie de Paris 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05392544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eċg wæs iren, átertánum fáh: Le damas d'assemblage en Alsace et l'Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Hošek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciseaux, plane, serpettes, masse métallique…étude et analyse archéométrique d’un dépôt de l’Antiquité tardive sur le site des Noues à Lumigny-Nesles-Ormeaux (77)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poilane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dépôts d’objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Brun; Julian Castelbou; Emmanuelle Dumas; Anne Flammin; Tony Silvino; François Baratte; Alain Ferdière; Antony Hostein; Anne-Marie Kaufmann-Heinimann, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eċg wæs iren, átertánum fáh : Le damas d’assemblage en Alsace et l’Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Hošek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05268798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might iron circulation have looked like in the Merovingian north-western Europe ? From initial results to future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Bernady De Sigoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la truelle à la toile. Acquisition, traitement et diffusion de données archéologiques et physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 'Matérialité'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dypac, Apr 2024, Guyancourt (UVSQ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches récentes sur l’histoire sidérurgique des Pyrénées françaises orientales (Ariège et Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse régionale des productions primaires de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques d’extraction et de production du fer dans la moitié orientale des Pyrénées de la Protohistoire à l’utilisation de la force hydraulique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontre d’archéologie départementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Drac Occitanie, Jun 2024, Perpigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04825147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données CHIPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles de la SAFEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acies Ferri: Archaeometallurgical Study of Merovingian Seaxes and Swords from Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fischbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of Iron at 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Institute in Eastern Africa, Nov 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du minerai de fer au minerai d'argent. Un protocole expérimental total autour d’un outil, de sa production à son utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie expérimentale des matériaux associés aux productions métalliques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Téreygeol; Guillaume Sarah; Georges Verly; Marion Berranger, Jun 2023, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPS: un référentiel chimique numérique de vestiges archéologiques de la métallurgie du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement – projet structurant « Référentiels franciliens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM PAMIR, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden riches in the early Medieval Rhine Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving narratives - EAA's 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel minier de surface du Couserans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Départementales d'Archéologie de l'Ariège, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tarascon sur Ariège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la typologie : l'apport des analyses paléométallurgiques pour l'étude de l'armement mérovingien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fischbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet mérovingien : de sa fabrication à sa (re-)découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Archéologie Mérovingienne; Agence Wallonne du Patrimoine; Université de Liège, Oct 2023, Liège (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le paysage métallurgique antique et médiéval de la moitié orientale des Pyrénées à travers l’archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Technique et science du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris - ENS Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did late Roman and early Medieval Glassmakers and Blacksmiths interact? A Review of some archaeological and archaeometric Evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international "Secondary glass productions in the early Middle Ages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Orélans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appellations et actualisme en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiographies nationales des techniques. Au cœur de l’épistémologie en histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Techniques et production dans l'histoire, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgies primaires antiques et médiévales du Haut-Languedoc aux Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l'archéologie régionale - Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service régional de l'archéologie Occitanie, Apr 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden riches in the early medieval Rhine delta: iron working at Merovingian Oegstgeest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WebSIG du programme européen FEDER FERMAPYR (L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans / Antiquité-milieu XVIIe s.)), une plateforme numérique en ligne alliant géosciences et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer dans la moitié orientale des Pyrénées de l’Antiquité à l’Époque moderne : les programmes FERAPO et FERMAPYR ; nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle 2022 de la Société Archéologique Française d’Étude des mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Laurion, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et techniques métallurgiques pré-industriels. Étude et conservation » (distanciel) « L'interaction des artisanats du feu au haut Moyen-Âge (approche théorique et méthodologique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR FERAPO : Prospections thématiques et sondage ; Mines et métallurgie aux périodes historiques : bilan intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle 2021 de la Société Archéologique Française d’Étude des mines et de la Métallurgie (SAFEMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Moulis (09200), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des ajouts de forge dans la signature chimique des objets en fer : récents apports de l’expérimentation archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Archaeometallurgy ICA II. Contributions of Experimental Archaeology to Excavation and Material Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris et Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02535766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production et le travail du fer au cours du haut Moyen Âge occidental, approches archéologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international « Huy mérovingien »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Huy, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stairway to heaven or highway to hell? A special kind of 15th century mining entrances in Castel-Minier (French Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Heckes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stříbrná Jihlava 2019. International Conference of the History of old Mining and Metallurgy from prehistoric to modern times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights for Provenance Studies of Iron Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of American Archaeologists 83rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR. Le fer à Angkor. Production, circulation et consommation du métal dans l’Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron in mediaeval monuments: results of 15 years of reserach and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de réduction du fer en Bourgogne-Franche-Comté avant le haut fourneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laurent-Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated archaeometallurgical investigation of architectural crampons for documenting the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BUMA IX (9th International Conference on the Beginnings of the Use of Metals and Alloys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR: Production, circulation et consommation du métal dans l'Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du GMPCA - GROUPE DES METHODES PLURIDISCIPLINAIRES CONTRIBUANT A L'ARCHEOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and Salvaging Ferrous Alloys in the Middle Ages : a Common Practice? New Insights from Texts and Metallographic Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology : Bloomery Smelters and Blacksmiths in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circulation of Iron Products in Eastern France and Southern Germany during the Late Hallstatt and Early La Tène : Combined Elemental and Isotopic Approaches for Provenance of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron on mediaeval monuments: results of 15-years of research and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron In Archaeology: bloomery smelters and blacksmiths in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of iron products in eastern France and southern Germany during the late Hallstatt and early la Tène: Combined elemental and isotopic approaches for provenance of iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing, exchanging and hoarding iron. The currency-bars hoards near the aristocratic residence of the camp du Château in Salins-les-Bains (Jura, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of semi-product with a rolled extremity in Ile-de-France (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs et échanges de matériaux à la fin du premier âge du Fer : apports des approches isotopiques et élémentaires à la compréhension des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des objets en fer au Hallstatt D dans l’est de la France et le sud de l’Allemagne : approches interdisciplinaires de la provenance des fers anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vix et le phénomène princier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Châtillon-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, utiliser les métaux ferreux au Moyen-Age : nouveaux éclairages interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIE congrès international de la société d'archéologie médiévale, moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron reinforcements on the Mutte tower in Metz (France) : data mining, predictive analyses and spatial data treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Iron Artefacts and Semi-Products during the Iron Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Iron Age Artefacts Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Leicester, Oct 2013, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Iron Products in the Iron-Age of Eastern France and Southern Germany : Multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Gassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DFG/ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron artifacts and semi-products during Iron Age : chariot tyres and bipyramidal ingots in eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Iron-Age Artefacts Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alsatian Altenberg: a seven centuries laboratory for silver metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Conférence Internationale " Archéométallurgie en Europe "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigment‐Macromolecule Complexes Isolation from Sea Urchin Biomineral Waste for Coloring Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaskar Sardhalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alshaba Kakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrèce Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (1), pp.e202500078. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202500078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden riches in the Early Medieval Rhine Delta: Iron working at Merovingian Oegstgeest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.104236. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et la très longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fressoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.207-227. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12o3r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval bombards of Meaux: Manufacturing processes and supply of the metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103307. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03681025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Senn et Jürg Tauber, fonderie de fer dans le Dürsteltal. Un haut fourneau du XIIIe siècle à Langenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.334-337. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.39688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-classifier majority voting analyses in provenance studies on iron artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Żabiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Gramacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Gramacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Miśta-Jakubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.105055. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.105055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of the chemical signature of slag inclusions throughout experimental refining and first shaping of bloomery iron: New methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.102653. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers du hameau Les Noires Terres à Messein (Meurthe-et-Moselle, Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (191), pp.243-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dague à oreilles du XVe siecle et son fourreau découverts à Castel-Minier (Pyrénées Françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gladius. Estudios sobre armas antiguas, armamento, arte militar y vida cultural en Oriente y Occidente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estudios sobre armas antiguas, arte militar, y vida cultural en oriente y occidente, 39, pp.109-126. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/gladius.2019.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02381755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mutte, le fer et la minette. Recherches sur l'origine des renforts métalliques utilisés dans la construction de la tour de Mutte de la cathédrale Saint-Étienne de Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Guard the Good Deposit’: Technology, Provenance and Dating of Bipyramidal Iron Semi-Products of the Durrenentzen Deposit (Haut-Rhin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), pp.290-307. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01520779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ties that bind: archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (tenth to thirteenth c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01571799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technologique, étude de provenance et datation par le radiocarbone du dépôt de demi-produits ferreux de Durrenentzen (Haut-Rhin, France) : une vision renouvelée de l’économie du fer au premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier de la tour de Mutte à Metz : regards sur la production du fer en Lorraine à la fin du Moyen Age. Fouille de données, analyses prédictives et traitement spatial des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158 (2), pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological analysis, provenance study and radiocarbon dating of iron bipyramidal semi-products of the Durrenentzen deposit (Haut-Rhin, France): A renewed vision of the iron economy during Iron Age I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02470863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron products in the North-Alpine area during the end of the first Iron Age (6 th -5 th c. BC): A combination of chemical and isotopic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.108 - 124. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01622058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron supply for the building of Metz cathedral: New methodological development for provenance studies and historical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (3), pp.493-510. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01478266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead it be! Identifying the construction phases of gothic cathedrals using lead analysis by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.252-265. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01338148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bridge of Dieulouard (Meurthe-et-Moselle, France): a fresh perspective on metal supply strategies in Carolingian economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01465751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières avancées des études sur la production, la circulation et la datation des métaux ferreux archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron reinforcements in Beauvais and Metz Cathedrals: from bloomery or finery? The use of logistic regression for differentiating smelting processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.315-333. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altenberg, autopsie d’une mine médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 517, pp.46-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alsatian Altenberg: a seven centuries laboratory for silver metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Chateau Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalla / Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse métallographique de scories et objets ferreux issus du site de Stavelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIPS Database: A Repository for Reference Data on Chemical Analysis in Archaeometallurgy of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les témoins du recyclage des alliages ferreux par l’expérimentation : le cas de l’agglomération à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen du projet de fouille ‘Les Champs Chevaux (ZAE)’ à Saint-Vit (Doubs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minerais de fer manganésifères du Rancié et la production des pointerolles (XIV-XVe s.), in Téreygeol, F. (dir.), PCR Recycler, réemployer, transformer. Expérimenter l’économie circulaire ancienne, rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle Aquitaine. 2025, pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport 2024 et le projet 2025 de la fouille du Vî Fournia , Linchamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier 2025 du Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport de fouille archéologique réalisée sur le site de Vert-Toulon ) « Les Mache Fer » (07. 9541)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération 2024 du PCR ‘La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau’ et demande de renouvellement pour 2025-2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de fouille du site de Saint-Nicolas 2 (Steinbach, Haut-Rhin) - 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire 2024 du Programme Collectif de Recherche (2024-2026) le FER en Ariège et dans les Pyrénées-Orientales (PCR FERAPO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication; Drac - SRA Occitanie. 2024, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de hauteur du Roc de Malbézi à Quirbajou et Marsa (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Despratx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traces. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final 2023 programme collectif de recherche (2021-2023) le FER en Ariège et dans les Pyrénées-Orientales (PCR FERAPO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication; Drac - SRA Occitanie. 2024, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05210315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de publication ‘Ateliers de production du fer et savoir-faire techniques en Lorraine aux 13e - 15e siècles’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de fouille du site de Saint-Nicolas 2 (Steinbach, Haut-Rhin) - 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur une demande d'opération de sondage - Le Thillot - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport d'opération &amp;quot;Le carreau Sainte-Barbe, Massif de l’Altenberg – Sainte-Marie-aux-Mines (68) (rapport de fouilles programmées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le dossier 2022 du Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport d’opération (fouille archéologique) – Les Mache Fer (Vert-Toulon, 51).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pointerolles du Castel-Minier, Aulus-les-Bains, Ariège. De la production de la matière première au travail de forge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; Centre national de la Recherche scientifique. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport d'opération &amp;quot;La mine Giro, Massif de l’Altenberg – Sainte-Marie-aux-Mines (68)&amp;quot; (rapport de fouilles programmées 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport d'opération &amp;quot;Jardin du Temple et Place de la Fleur, L’environnement de la mine St-Barthélemy (Sainte-Marie-aux-Mines, 68)&amp;quot; (sondages archéologiques 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le programme collectif de recherche « La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau » - 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de PCR &amp;quot;Métallurgie en Ardennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonderie du Bocard, Vialas, Lozère. Fouille du moulin à minerais riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Horny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT; Ministère de la Culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur sur le rapport d’opération de fouilles 2021 « Les mines du vallon de Soultzbach à Wesgscheid »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de fouille archéologique &amp;quot;Le carreau Sainte-Barbe. Sainte-Marie-aux-Mines (68) – Rapport d’opération archéologique 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de diagnostic « Grand Est, Le Mériot, Aube, Rue de la Roulière. De nouvelles données sur l’activité métallurgique dans le nogentais. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport final d’opération de la fouille préventive sur le Mont Jean (Lepuix, 90 ; Patriarche 094661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de diagnostic – Rue de Remaucourt à Port-sur-Saône (70)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport d’opération (sondage archéologique) – Les Mache Fer (Vert-Toulon, 51).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de diagnostic « Bourgogne-Franche-Comté, Doubs, Berthelange, 11 rue Principale, Au Village. Traces d’une activité sidérurgique du bas Moyen Âge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport intermédiaire 2021 du PCR « La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération de fouille préventive à Kesseldorf « Reiherbach » et Rittershoffen « Ruestlang » (opération 6440, arrêtés de prescription 2015/166 et de désignation 2015/184)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération sur une campagne de sondages, Place de la Fleur (Sainte-Marie-aux-Mines, 68)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération portant sur la fouille d’une construction dans le domaine minier du Thillot (Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleurville (88). Ancienne abbaye Saint-Maur (X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle). Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mechling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Histoire et Cultures de l'Entiquité et du Moyen Âge; Nord Est Archéologie; Direction réginale es affaires culturelles du Grand Est; Préfet de la région Grand Est. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques chimiques d’une sélection de scories et fragments métalliques issus des faits associés à la métallurgie du fer. Rapport d'expertise préalable à la publication des fouilles du site des Malletons, à Hermé (Seine-et-Marne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs; Inrap. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude archéométallurgique réalisée sur deux goujons engagés dans des colonnes de la crypte de l’abbatiale Saint-Maur (Bleurville, Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs; Direction régionale des Affaires Culturelles, région Grand-Est. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection inventaire du patrimoine industriel minier de surface en Couserans - PIPIMSC 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège. Rapport de prospection thématique 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie; CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forge Neuve - Javerlhac-et-la-Chapelle-Saint-Robert (24). Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Nouvelle-Aquitaine; CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forge Neuve - Javerlhac-et-la-Chapelle-Saint-Robert (24). Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Nouvelle-Aquitaine; CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège. Rapport de prospection thématique 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie; CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie; CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montholon (Aillant-sur-Tholon) «Bois des Ferriers». Sondages sur les ferriers n°1, 3 et 9. Rapport de sondage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Buatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège. Rapport de prospection thématique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Cabboï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats des analyses archéométriques réalisées sur un currency-bar provenant de Fontaine-en-Duesmois « Bois-la-Haut » (21).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brugnot Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron products in the Iron-Age of Eastern France and Southern Germany: Multidisciplinary and methodological approaches towards the provenance of ancient iron. Rapport final du programme ANR-DFG CIPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; ANR (Agence Nationale de la Recherche - France); DFG (German Research Fondation). 2015, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques ont-elles une patrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2025, Histoire, sciences, techniques et sociétés, 2385427362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et travailler le fer. Les ateliers de l’est du Bassin parisien du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. au X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Cabboï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Blaising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2019, Recherches archéologiques 16, 978-2-271-12637-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Préconceptions de techniques anciennes au XXe siècle, Les exemples des fers phosphoreux et du damas d’assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camolezi M.; Carmino G.; Disser A.; Hilaire-Perez L.; Lamy J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les techniques ont-elles une patrie ? Retour sur le nationalisme et l’ethnocentrisme dans l’histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines; collection Histoire, sciences, techniques et sociétés, pp.79-97, 2025, 978-2-38542-73 7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05369996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.1.5. Les métaux et matériaux ferreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.215-215, 2025, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses fonctionnelles et paléométallurgiques pour la compréhension de l’armement mérovingien : l’exemple des scramasaxes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fischbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line van Wersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Dumont (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte. Actes des 43e Journées internationales d'Archéologie mérovingienne, Liège, 5-7 octobre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-153, 2025, 978-2-39038-236-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’extraction et le traitement des minerais de fer en Ariège, de l’Antiquité à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Journée départementale de l’archéologie en Ariège 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-117, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des armures à Nuremberg : croiser les sources réglementaires et la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bernardi; Caroline Bourlet; Maxime l'Héritier; Corinne Maitte; Judicaël Petrowiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Objets et contenus des réglementations de métier au Moyen Âge et à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Digital Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-268, 2023, Economic History Frameworks, 979-12-81349-12-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le Premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das eiserne Trägergestell: Material und Herkunft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biel, Jörg; Keefer, Erwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hochdorf X. Das bronzene Sitzmöbel aus dem Fûrstengrab von Eberdingen-Hochdorf (Kr. Ludwigsburg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Forschungen und Berichte zur Archäologie in Baden-Württemberg, pp.101-107, 2021, Propylaeum, 978-3-96929-125-2. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/propylaeum.1316.c18452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metal objects and metal crafts-related finds from the Merovingian settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Saussus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jasper De Bruin; Corrie Bakels; Frans Theuws,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oegstgeest: A riverine settlement in the early medieval world system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Dr. Rudolf Habelt GMBH, pp.236-261, 2021, Merovingian Archaeol. in the Low Countries, 978-3-7749-4291-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fibule à l'épée. Travailler les métaux de Clovis à Dagobert.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Saussus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Demelenne, Gaëlle Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de Clovis. Itinéraires mérovingiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, 2021, 978-2-930469-77-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approvisionnement du chantier et usage du fer dans la construction gothique : méthodes et résultats. L’exemple de la cathédrale de Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Moulis, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la construction en Grand Est, Actes du colloque de Nancy, 26-27 sept. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN/Éd. Univ. de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-90, 2021, Archéologie, Espaces, Patrimoines, 978-2-8143-0607-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer des principautés : « L’économie du fer » dans le nord-est de la France au Hallstatt D et à La Tène A1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Brun; Bruno Chaume; Federica Sacchetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vix et le phénomène princier. Colloque international de Vix, 27-28 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2356133823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, utiliser les métaux ferreux au Moyen Âge : nouveaux éclairages interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld Yves, Husi Philippe, Ravoire Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler. Actes du XIe congrès international de la Société d’Archéologie Médiévale, Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRAHM, pp.197-210, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer et recycler les matériaux ferreux au Moyen Âge et au début de la période moderne : des textes à la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld Yves, Husi Philippe, Ravoire Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler. Actes du XIe congrès international de la Société d’Archéologie Médiévale, Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRAHM, pp.369-383, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métallurgie du fer à l'âge du Fer dans le bassin versant du Crould : organisation des productions et étude de provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Archéologique d'Ile-de-France, pp.453-506, 2018, Les sites ruraux du Second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement des ateliers métallurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. (éd.), avec la collaboration de Martin St., Schucany C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oedenburg ; Fouilles françaises, allemandes et suisses à Biesheim et Kunheim, Haut-Rhin, France, volume 3. L’agglomération civile (fouilles 2009-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag des Römisch-Germanischen Zentralmuseums, pp.259-282, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alsatian Altenberg : a seven-hundred-year Laboratory for Silver Metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Château</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Hauptmann; Diana Modarressi-Tehrani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe III. Der Anschnitt Beiheft 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et circulation des alliages ferreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet,Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.79-108, 2014, 978-2813001634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval chisels from Castel-Minier, France (14th-15th centuries), an experimental and computational approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stříbrná Jihlava – Silver Town of Jihlava, International Conference, Mining and Metallurgy from Prehistory to the end of Pre-Industrial Times, Jihlava, October 9th-11th 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine du Bocard de Vialas (Lozère) : étude métallographique des enclumes et sabots de bocard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la découverte des métiers de l’archéologie : la fonderie du Bocard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vialas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine du Bocard de Vialas (Lozère) et son jumeau numérique : valorisation, étude de bâti et mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la découverte des métiers de l’archéologie : la fonderie du Bocard, Vialas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vialas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ferrures des portes romanes du Roussillon : qualité, technique et provenance. Une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De terre, de verre et de fer. Regards croisés sur les productions mérovingiennes de Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Bernardy de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les apports des ajouts de forge dans la mise en forme des produits ferreux : mise en place d’un Système d’Information Métallographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pillonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR Le fer à Angkor : production, circulation, consommation du métal et expansion de l’Empire Khmer, Cambodge (9e -15e s.), une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire : « Matériaux du patrimoine et patrimoine matériel », Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on Medieval Iron Metallurgy in Lorraine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le val Saint-Barthélemy à Champigneulles (Meurthe-et-Moselle) au XIVe siècle, témoin matériel d’initiatives techniques en métallurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Ecole d'été THEMTECH, EPFL, Lausanne, Suisse. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un chantier médiéval : Matériaux, techniques et provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. EPFL, Lausanne, Suisse. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODUCTION ET CIRCULATION DU FER EN LORRAINE (VIe s. av. J.-C. - XVe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de technologie de Belfort-Montbéliard, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01224171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation du Fer en Lorraine (VIe siècle avant J-C - XVe siècle ap. J-C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Technologie de Belfort-Montbeliard, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BELF0242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01499512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5197A222"/>
+    <w:nsid w:val="D338BF2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-disser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0914-2606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199605971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dunas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maqueda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Ho&#353;ek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poilane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05268798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Theuws" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernady De Sigoyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Samuel Heal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Van Wersch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lamiable" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Heckes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Blanchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent-Corsini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Sardhalia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaba Kakar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descamps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104236" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3r" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103307" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39688" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz &#379;abi&#324;ski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Gramacki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gramacki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Mi&#347;ta-Jakubowska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Birch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.105055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102653" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gladius.2019.06" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01520779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Boukezzoula" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12306" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0524-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4883" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652396v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01622058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.10.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12265" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.02.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CW1KTV0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01465751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4830" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2723" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157707v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G327SG1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315723v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188401v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070638v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pascual" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470953v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210294v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210290v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Saout" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210315v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410227v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410237v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032077v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285665v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285669v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284978v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285658v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032095v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032087v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032082v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320571v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aujoulat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Horny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922015v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922001v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921963v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921954v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921989v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921977v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921960v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03294804v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500286v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082628v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082644v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071669v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071626v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071652v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535048v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugnot Jonathan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149155v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line van Wersch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352413v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5883" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369996v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448532v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491626v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Toureille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/dans-les-regles-du-metier/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385203v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355506v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1316.c18452" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170669v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Saussus" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070406v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/16642" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105317v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/vix-et-le-phenomene-princier.html" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170682v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070429v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520694v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227645v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070457v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Ch&#226;teau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363545v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dunas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467923v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468105v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077570v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246457v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernardy de Sigoyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;ters" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536287v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonnelier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillonne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574990v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617466v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627697v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627723v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01224171v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01499512v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BELF0242" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-disser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0914-2606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199605971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dunas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maqueda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Ho&#353;ek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poilane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05268798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Theuws" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernady De Sigoyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Samuel Heal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lamiable" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Van Wersch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285648v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Heckes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Blanchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent-Corsini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Sardhalia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaba Kakar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descamps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104236" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3r" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103307" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39688" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz &#379;abi&#324;ski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Gramacki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gramacki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Mi&#347;ta-Jakubowska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Birch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.105055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102653" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gladius.2019.06" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01520779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Boukezzoula" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12306" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0524-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4883" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652396v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01622058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.10.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12265" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.02.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CW1KTV0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01465751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4830" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2723" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157707v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G327SG1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315723v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188401v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070638v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pascual" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470953v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210294v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210290v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Saout" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210315v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410227v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410237v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032077v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285665v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284978v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285669v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032087v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032082v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320571v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aujoulat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Horny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922015v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922001v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921963v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921968v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921977v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921954v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921984v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921960v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03294804v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500286v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082628v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082644v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071669v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071626v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071652v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535048v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugnot Jonathan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369996v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352413v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5883" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149155v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line van Wersch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448532v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491626v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Toureille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/dans-les-regles-du-metier/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385203v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355506v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1316.c18452" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170669v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Saussus" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170682v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070406v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/16642" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/vix-et-le-phenomene-princier.html" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070429v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520694v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227645v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070457v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Ch&#226;teau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363545v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dunas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468105v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467923v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077570v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246457v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernardy de Sigoyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;ters" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536287v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonnelier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillonne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574990v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617466v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627723v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627697v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01224171v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01499512v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BELF0242" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>