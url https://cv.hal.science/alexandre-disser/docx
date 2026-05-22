--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Disser </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en archéologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0914-2606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199605971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Disser, mise à jour 14/11/2025</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PARCOURS ACADEMIQUE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014		Thèse Sciences pour l'ingénieur et microtechniquesTitre :  « Production et circulation du fer en Lorraine (6e s. av. JC – 15e s. ap. JC) »Encadrants : Ph. Dillmann, M. Leroy, Ph. FluzinUniversité de Technologie - Belfort-Montbéliard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009		Master ‘Matériaux du patrimoine culturel’, Université Michel de Montaigne – Bordeaux 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008	Master ‘Archéologie des Territoires’, Université Marc Bloch – Strasbourg 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2006		Licence d'archéologie, Université Marc Bloch – Strasbourg 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003		Baccalauréat, spécialité ‘Physique-chimie’</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EXPERIENCES PROFESSIONNELLES :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020  Chargé de recherche - CNRSArchéologie médiévale et archéométrieLAPA- IRAMAT UMR 7065 UPSaclay-CNRS & NIMBE UMR 3685 CEA-CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2020  Travailleur indépendant : Recherche archéologique, expert en génie civil (géotechnique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018  Archéologie préventive : Spécialiste ; assistant de conservation (Arkémine Sàrl)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017  Contractuel CNRS – ANR IRANGKOR : Analyses chimiques, traitement de données IRAMAT – UMR 5060 CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015  Contractuel CNRS – ANR DEPOMETAL : conception de base de données, traitement de données, IRAMAT – UMR 5060 CNRS ; Trajectoires – UMR 8215 CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014   Contractuel CNRS – ANR-DFG CIPIA : Analyses chimiques, traitement de données, LAPA – UMR 3299 SIS2M CNRS-CEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : Assistant de conservation, conseil général de la Moselle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES SCIENTIFIQUES :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 Membre du conseil scientifique du Centre Jean Bérard (USR 3133 CNRS/EFR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 Membre du conseil scientifique du projet Archéoss (EHESS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024  Codirecteur du Réseau Thématique GDR 2092 “Techniques et production dans l’histoire” (membre du bureau 2022-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023  Membre du comité de pilotage du projet COVADO-SHS (MSH Paris Saclay)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021  Expert pour la Commission Territoriale de la Recherche Archéologique Nord-Est (Ministère de la Culture)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADMINISTRATION DE LA RECHERCHE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2029 Membre nommé de la section 34 'Mondes anciens et médiévaux' du Comité National de la Recherche Scientifique (CoNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROJETS EN COURS OU A VENIR :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-2032 ERC Synergy COCO 'Connected Communities in early medieval Europe' (coord. Frans Theuws cPI, Patrick Degryse, Caterina Giostra, Jiri Machacek) ; budget CNRS : 1.2 M€ ; rôle : Work Package leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026 MORIA 'MOdélisation de la mine de Rancié par l’Imagerie et les Analyses. Création d’un jumeau numérique comme support d’étude enhistoire des techniques et de médiation scientifique ; montant 10k€ ; rôle : porteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-2027  PRAWN ‘Punic and Roman Ancient Warfare of the Naval Battle of Egadi’, bourse postdoctorale MSCA (porteuse Justine Vernet) ; rôle : superviseur secondaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025  Projet recherche graduate school ‘Humanités – Sciences du Patrimoine’, U. Paris-Saclay – organisation de colloque ; montant 2800€ ; rôle : porteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2026   CHIPS ‘Vers un référentiel international de données chimiques en paléosidérurgie’, DIM PAMIR – référentiels ; montant : 48k€ ; rôle : porteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2026   FERAPO ‘Le FER en Ariège et dans les Pyrénées-Orientales’, Programme Collectif de Recherche triennal 2024-2026 - Ministère de la Culture ; financement : 10k€/an ; rôle : responsable de projet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2030   COVADO-SHS ‘De la collecte à la valorisation des données en SHS’, Sésame – Ile-de-France (porteur : MSH Paris Saclay) ; montant : 560k€ ; rôle : co-porteur et membre du comité de pilotage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COLLABORATIONS SCIENTIFIQUES :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021  Programme Collectif de Recherche (PCR) « La métallurgie du fer dans les départements de l’Ariège et des Pyrénées Orientales »Direction scientifique (avec Gaspard Pagès, UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022   ERC advanced grant « Rural Riches », Spécialiste en archéométallurgie (coord. F. Theuws)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2020   PCR « Au temps des hauts fourneaux en Périgord Limousin Angoumois », Responsable d'opération (coord. G. Faurie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022   FEDER FERMAPYR, Responsable d'opération (coord. G. Pagès, part. C. Verna)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017   ANR IRANGKOR, Etudes de terrain, caractérisation des matériaux, traitement des données (coord. S. Leroy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2018   PCR « Métallurgie du fer en Bourgogne et Franche-Comté », Spécialiste en archéométallurgie (coord. M. Berranger)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017   ANR DEPOMETAL Caractérisation des matériaux, gestion des données  (coord. Patrice Brun)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015   PCR « Paléométallurgies et expérimentations », Expérimentateur, archéomètre (coord. F. Tereygeol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Programme trinational Oedenburg, Spécialiste en archéométallurgie (coord. M. Reddé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012   PCR  « Les formes d’organisation de la production du fer en métallurgie ancienne », Spécialiste en archéométallurgie (coord. M. Leroy, L. Cabboï)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008    WebSIG ArkeoGIS v1, Modélisation des données/thesaurus (coord. L. Bernard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2014   PCR  « Mines et métallurgie plomb-argent à l’Altenberg (Sainte-Marie-aux-Mines, France) », Responsable de fouille (coord. P. Fluck)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'archéométrie dans l'étude du mobilier ferreux archéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CORPUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association CORPUS; INRAP; Eveha; IRAMAT; CRAHAM; ARAR; Ministère de la Culture; Orléans Métropole, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-referencing and examining archaeological and archaeometric data sets New perspectives for the study of La Tène and Gallo-Roman agro-pastoral tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CORPUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association CORPUS; INRAP; Eveha; IRAMAT; CRAHAM; ARAR; Ministère de la Culture; Orléans Métropole, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CHIPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du projet structurant 'réferentiels franciliens'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM PAMIR, Mar 2026, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme d’instrumentation en SHS COVADO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEA-SHS (séance LiDAR et archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA Saclay, MSH Paris Saclay, Feb 2026, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulazione di minerali e di prodotti di ferro nel epoche antica e medievale. Un stato dell’arte metodologico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Isola D’Elba e il suo minerale nel Medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Française de Rome; Università di Sienna. Dipartimento di Scienze Storiche e dei Beni Culturali, Mar 2025, Rio Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données archéologiques et chimiques : Structuration et interopérabilité. L'exemple des bases de données CHIPS et FERMAPYR/FERAPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPS : l’élaboration d’un référentiel de données pour les recherches en archéométallurgie du fer (voire plus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, emploi et recyclage des métaux ferreux. Penser les analogues expérimentaux à partir du site médiéval du Castel-Miner, Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAMAT – Réunion bilan de l’axe Techniques et savoir-faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des techniques, un laboratoire de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement de l'année de l'ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ingénierie; Académie des technologies, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05311962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, emploi et recyclage des métaux ferreux. Penser les analogues expérimentaux à partir du site médiéval du Castel-Miner, Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du PCR Recycler, réemployer, transformer : Expérimenter l’économie circulaire ancienne, Melle, 25 juin 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Téreygeol, Jun 2025, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine du Bocard de Vialas (Lozère) et son jumeau numérique, entre valorisation, étude de bâti et mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">jiap2025 : Journées informatique et archéologie de Paris 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05392544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eċg wæs iren, átertánum fáh: Le damas d'assemblage en Alsace et l'Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Hošek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciseaux, plane, serpettes, masse métallique…étude et analyse archéométrique d’un dépôt de l’Antiquité tardive sur le site des Noues à Lumigny-Nesles-Ormeaux (77)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poilane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dépôts d’objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Brun; Julian Castelbou; Emmanuelle Dumas; Anne Flammin; Tony Silvino; François Baratte; Alain Ferdière; Antony Hostein; Anne-Marie Kaufmann-Heinimann, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eċg wæs iren, átertánum fáh : Le damas d’assemblage en Alsace et l’Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Hošek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05268798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might iron circulation have looked like in the Merovingian north-western Europe ? From initial results to future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Bernady De Sigoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la truelle à la toile. Acquisition, traitement et diffusion de données archéologiques et physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 'Matérialité'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dypac, Apr 2024, Guyancourt (UVSQ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches récentes sur l’histoire sidérurgique des Pyrénées françaises orientales (Ariège et Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse régionale des productions primaires de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques d’extraction et de production du fer dans la moitié orientale des Pyrénées de la Protohistoire à l’utilisation de la force hydraulique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontre d’archéologie départementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Drac Occitanie, Jun 2024, Perpigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04825147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données CHIPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles de la SAFEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acies Ferri: Archaeometallurgical Study of Merovingian Seaxes and Swords from Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fischbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of Iron at 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Institute in Eastern Africa, Nov 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du minerai de fer au minerai d'argent. Un protocole expérimental total autour d’un outil, de sa production à son utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie expérimentale des matériaux associés aux productions métalliques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Téreygeol; Guillaume Sarah; Georges Verly; Marion Berranger, Jun 2023, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPS: un référentiel chimique numérique de vestiges archéologiques de la métallurgie du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement – projet structurant « Référentiels franciliens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM PAMIR, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden riches in the early Medieval Rhine Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving narratives - EAA's 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel minier de surface du Couserans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Départementales d'Archéologie de l'Ariège, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tarascon sur Ariège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la typologie : l'apport des analyses paléométallurgiques pour l'étude de l'armement mérovingien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fischbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet mérovingien : de sa fabrication à sa (re-)découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Archéologie Mérovingienne; Agence Wallonne du Patrimoine; Université de Liège, Oct 2023, Liège (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le paysage métallurgique antique et médiéval de la moitié orientale des Pyrénées à travers l’archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Technique et science du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris - ENS Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did late Roman and early Medieval Glassmakers and Blacksmiths interact? A Review of some archaeological and archaeometric Evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international "Secondary glass productions in the early Middle Ages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Orélans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appellations et actualisme en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiographies nationales des techniques. Au cœur de l’épistémologie en histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Techniques et production dans l'histoire, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgies primaires antiques et médiévales du Haut-Languedoc aux Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l'archéologie régionale - Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service régional de l'archéologie Occitanie, Apr 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden riches in the early medieval Rhine delta: iron working at Merovingian Oegstgeest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WebSIG du programme européen FEDER FERMAPYR (L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans / Antiquité-milieu XVIIe s.)), une plateforme numérique en ligne alliant géosciences et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer dans la moitié orientale des Pyrénées de l’Antiquité à l’Époque moderne : les programmes FERAPO et FERMAPYR ; nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle 2022 de la Société Archéologique Française d’Étude des mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Laurion, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et techniques métallurgiques pré-industriels. Étude et conservation » (distanciel) « L'interaction des artisanats du feu au haut Moyen-Âge (approche théorique et méthodologique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR FERAPO : Prospections thématiques et sondage ; Mines et métallurgie aux périodes historiques : bilan intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle 2021 de la Société Archéologique Française d’Étude des mines et de la Métallurgie (SAFEMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Moulis (09200), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des ajouts de forge dans la signature chimique des objets en fer : récents apports de l’expérimentation archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Archaeometallurgy ICA II. Contributions of Experimental Archaeology to Excavation and Material Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris et Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02535766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production et le travail du fer au cours du haut Moyen Âge occidental, approches archéologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international « Huy mérovingien »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Huy, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stairway to heaven or highway to hell? A special kind of 15th century mining entrances in Castel-Minier (French Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Heckes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stříbrná Jihlava 2019. International Conference of the History of old Mining and Metallurgy from prehistoric to modern times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights for Provenance Studies of Iron Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of American Archaeologists 83rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR. Le fer à Angkor. Production, circulation et consommation du métal dans l’Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron in mediaeval monuments: results of 15 years of reserach and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de réduction du fer en Bourgogne-Franche-Comté avant le haut fourneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laurent-Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated archaeometallurgical investigation of architectural crampons for documenting the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BUMA IX (9th International Conference on the Beginnings of the Use of Metals and Alloys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR: Production, circulation et consommation du métal dans l'Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du GMPCA - GROUPE DES METHODES PLURIDISCIPLINAIRES CONTRIBUANT A L'ARCHEOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and Salvaging Ferrous Alloys in the Middle Ages : a Common Practice? New Insights from Texts and Metallographic Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology : Bloomery Smelters and Blacksmiths in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circulation of Iron Products in Eastern France and Southern Germany during the Late Hallstatt and Early La Tène : Combined Elemental and Isotopic Approaches for Provenance of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron on mediaeval monuments: results of 15-years of research and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron In Archaeology: bloomery smelters and blacksmiths in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of iron products in eastern France and southern Germany during the late Hallstatt and early la Tène: Combined elemental and isotopic approaches for provenance of iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing, exchanging and hoarding iron. The currency-bars hoards near the aristocratic residence of the camp du Château in Salins-les-Bains (Jura, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of semi-product with a rolled extremity in Ile-de-France (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs et échanges de matériaux à la fin du premier âge du Fer : apports des approches isotopiques et élémentaires à la compréhension des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des objets en fer au Hallstatt D dans l’est de la France et le sud de l’Allemagne : approches interdisciplinaires de la provenance des fers anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vix et le phénomène princier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Châtillon-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, utiliser les métaux ferreux au Moyen-Age : nouveaux éclairages interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIE congrès international de la société d'archéologie médiévale, moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron reinforcements on the Mutte tower in Metz (France) : data mining, predictive analyses and spatial data treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Iron Artefacts and Semi-Products during the Iron Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Iron Age Artefacts Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Leicester, Oct 2013, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Iron Products in the Iron-Age of Eastern France and Southern Germany : Multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Gassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DFG/ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron artifacts and semi-products during Iron Age : chariot tyres and bipyramidal ingots in eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Iron-Age Artefacts Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alsatian Altenberg: a seven centuries laboratory for silver metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Conférence Internationale " Archéométallurgie en Europe "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigment‐Macromolecule Complexes Isolation from Sea Urchin Biomineral Waste for Coloring Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaskar Sardhalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alshaba Kakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrèce Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (1), pp.e202500078. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202500078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden riches in the Early Medieval Rhine Delta: Iron working at Merovingian Oegstgeest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.104236. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et la très longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fressoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.207-227. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12o3r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval bombards of Meaux: Manufacturing processes and supply of the metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103307. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03681025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Senn et Jürg Tauber, fonderie de fer dans le Dürsteltal. Un haut fourneau du XIIIe siècle à Langenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.334-337. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.39688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-classifier majority voting analyses in provenance studies on iron artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Żabiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Gramacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Gramacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Miśta-Jakubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.105055. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.105055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of the chemical signature of slag inclusions throughout experimental refining and first shaping of bloomery iron: New methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.102653. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers du hameau Les Noires Terres à Messein (Meurthe-et-Moselle, Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (191), pp.243-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dague à oreilles du XVe siecle et son fourreau découverts à Castel-Minier (Pyrénées Françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gladius. Estudios sobre armas antiguas, armamento, arte militar y vida cultural en Oriente y Occidente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estudios sobre armas antiguas, arte militar, y vida cultural en oriente y occidente, 39, pp.109-126. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/gladius.2019.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02381755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mutte, le fer et la minette. Recherches sur l'origine des renforts métalliques utilisés dans la construction de la tour de Mutte de la cathédrale Saint-Étienne de Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Guard the Good Deposit’: Technology, Provenance and Dating of Bipyramidal Iron Semi-Products of the Durrenentzen Deposit (Haut-Rhin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), pp.290-307. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01520779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ties that bind: archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (tenth to thirteenth c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01571799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technologique, étude de provenance et datation par le radiocarbone du dépôt de demi-produits ferreux de Durrenentzen (Haut-Rhin, France) : une vision renouvelée de l’économie du fer au premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier de la tour de Mutte à Metz : regards sur la production du fer en Lorraine à la fin du Moyen Age. Fouille de données, analyses prédictives et traitement spatial des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158 (2), pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological analysis, provenance study and radiocarbon dating of iron bipyramidal semi-products of the Durrenentzen deposit (Haut-Rhin, France): A renewed vision of the iron economy during Iron Age I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02470863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron products in the North-Alpine area during the end of the first Iron Age (6 th -5 th c. BC): A combination of chemical and isotopic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.108 - 124. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01622058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron supply for the building of Metz cathedral: New methodological development for provenance studies and historical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (3), pp.493-510. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01478266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead it be! Identifying the construction phases of gothic cathedrals using lead analysis by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.252-265. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01338148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bridge of Dieulouard (Meurthe-et-Moselle, France): a fresh perspective on metal supply strategies in Carolingian economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01465751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières avancées des études sur la production, la circulation et la datation des métaux ferreux archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron reinforcements in Beauvais and Metz Cathedrals: from bloomery or finery? The use of logistic regression for differentiating smelting processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.315-333. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altenberg, autopsie d’une mine médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 517, pp.46-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alsatian Altenberg: a seven centuries laboratory for silver metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Chateau Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalla / Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse métallographique de scories et objets ferreux issus du site de Stavelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIPS Database: A Repository for Reference Data on Chemical Analysis in Archaeometallurgy of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les témoins du recyclage des alliages ferreux par l’expérimentation : le cas de l’agglomération à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen du projet de fouille ‘Les Champs Chevaux (ZAE)’ à Saint-Vit (Doubs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minerais de fer manganésifères du Rancié et la production des pointerolles (XIV-XVe s.), in Téreygeol, F. (dir.), PCR Recycler, réemployer, transformer. Expérimenter l’économie circulaire ancienne, rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle Aquitaine. 2025, pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport 2024 et le projet 2025 de la fouille du Vî Fournia , Linchamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier 2025 du Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport de fouille archéologique réalisée sur le site de Vert-Toulon ) « Les Mache Fer » (07. 9541)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération 2024 du PCR ‘La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau’ et demande de renouvellement pour 2025-2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de fouille du site de Saint-Nicolas 2 (Steinbach, Haut-Rhin) - 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire 2024 du Programme Collectif de Recherche (2024-2026) le FER en Ariège et dans les Pyrénées-Orientales (PCR FERAPO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication; Drac - SRA Occitanie. 2024, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de hauteur du Roc de Malbézi à Quirbajou et Marsa (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Despratx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traces. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final 2023 programme collectif de recherche (2021-2023) le FER en Ariège et dans les Pyrénées-Orientales (PCR FERAPO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication; Drac - SRA Occitanie. 2024, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05210315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de publication ‘Ateliers de production du fer et savoir-faire techniques en Lorraine aux 13e - 15e siècles’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de fouille du site de Saint-Nicolas 2 (Steinbach, Haut-Rhin) - 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur une demande d'opération de sondage - Le Thillot - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport d'opération &amp;quot;Le carreau Sainte-Barbe, Massif de l’Altenberg – Sainte-Marie-aux-Mines (68) (rapport de fouilles programmées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le dossier 2022 du Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport d’opération (fouille archéologique) – Les Mache Fer (Vert-Toulon, 51).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pointerolles du Castel-Minier, Aulus-les-Bains, Ariège. De la production de la matière première au travail de forge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; Centre national de la Recherche scientifique. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport d'opération &amp;quot;La mine Giro, Massif de l’Altenberg – Sainte-Marie-aux-Mines (68)&amp;quot; (rapport de fouilles programmées 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport d'opération &amp;quot;Jardin du Temple et Place de la Fleur, L’environnement de la mine St-Barthélemy (Sainte-Marie-aux-Mines, 68)&amp;quot; (sondages archéologiques 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le programme collectif de recherche « La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau » - 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de PCR &amp;quot;Métallurgie en Ardennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonderie du Bocard, Vialas, Lozère. Fouille du moulin à minerais riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Horny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT; Ministère de la Culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur sur le rapport d’opération de fouilles 2021 « Les mines du vallon de Soultzbach à Wesgscheid »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de fouille archéologique &amp;quot;Le carreau Sainte-Barbe. Sainte-Marie-aux-Mines (68) – Rapport d’opération archéologique 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de diagnostic « Grand Est, Le Mériot, Aube, Rue de la Roulière. De nouvelles données sur l’activité métallurgique dans le nogentais. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport final d’opération de la fouille préventive sur le Mont Jean (Lepuix, 90 ; Patriarche 094661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de diagnostic – Rue de Remaucourt à Port-sur-Saône (70)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport d’opération (sondage archéologique) – Les Mache Fer (Vert-Toulon, 51).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de diagnostic « Bourgogne-Franche-Comté, Doubs, Berthelange, 11 rue Principale, Au Village. Traces d’une activité sidérurgique du bas Moyen Âge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport intermédiaire 2021 du PCR « La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération de fouille préventive à Kesseldorf « Reiherbach » et Rittershoffen « Ruestlang » (opération 6440, arrêtés de prescription 2015/166 et de désignation 2015/184)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération sur une campagne de sondages, Place de la Fleur (Sainte-Marie-aux-Mines, 68)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération portant sur la fouille d’une construction dans le domaine minier du Thillot (Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleurville (88). Ancienne abbaye Saint-Maur (X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle). Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mechling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Histoire et Cultures de l'Entiquité et du Moyen Âge; Nord Est Archéologie; Direction réginale es affaires culturelles du Grand Est; Préfet de la région Grand Est. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques chimiques d’une sélection de scories et fragments métalliques issus des faits associés à la métallurgie du fer. Rapport d'expertise préalable à la publication des fouilles du site des Malletons, à Hermé (Seine-et-Marne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs; Inrap. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude archéométallurgique réalisée sur deux goujons engagés dans des colonnes de la crypte de l’abbatiale Saint-Maur (Bleurville, Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs; Direction régionale des Affaires Culturelles, région Grand-Est. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection inventaire du patrimoine industriel minier de surface en Couserans - PIPIMSC 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège. Rapport de prospection thématique 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie; CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forge Neuve - Javerlhac-et-la-Chapelle-Saint-Robert (24). Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Nouvelle-Aquitaine; CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forge Neuve - Javerlhac-et-la-Chapelle-Saint-Robert (24). Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Nouvelle-Aquitaine; CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège. Rapport de prospection thématique 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie; CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie; CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montholon (Aillant-sur-Tholon) «Bois des Ferriers». Sondages sur les ferriers n°1, 3 et 9. Rapport de sondage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Buatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège. Rapport de prospection thématique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Cabboï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats des analyses archéométriques réalisées sur un currency-bar provenant de Fontaine-en-Duesmois « Bois-la-Haut » (21).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brugnot Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron products in the Iron-Age of Eastern France and Southern Germany: Multidisciplinary and methodological approaches towards the provenance of ancient iron. Rapport final du programme ANR-DFG CIPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; ANR (Agence Nationale de la Recherche - France); DFG (German Research Fondation). 2015, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques ont-elles une patrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2025, Histoire, sciences, techniques et sociétés, 2385427362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et travailler le fer. Les ateliers de l’est du Bassin parisien du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. au X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Cabboï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Blaising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2019, Recherches archéologiques 16, 978-2-271-12637-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Préconceptions de techniques anciennes au XXe siècle, Les exemples des fers phosphoreux et du damas d’assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camolezi M.; Carmino G.; Disser A.; Hilaire-Perez L.; Lamy J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les techniques ont-elles une patrie ? Retour sur le nationalisme et l’ethnocentrisme dans l’histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines; collection Histoire, sciences, techniques et sociétés, pp.79-97, 2025, 978-2-38542-73 7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05369996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.1.5. Les métaux et matériaux ferreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.215-215, 2025, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses fonctionnelles et paléométallurgiques pour la compréhension de l’armement mérovingien : l’exemple des scramasaxes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fischbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line van Wersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Dumont (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte. Actes des 43e Journées internationales d'Archéologie mérovingienne, Liège, 5-7 octobre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-153, 2025, 978-2-39038-236-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’extraction et le traitement des minerais de fer en Ariège, de l’Antiquité à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Journée départementale de l’archéologie en Ariège 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-117, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des armures à Nuremberg : croiser les sources réglementaires et la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bernardi; Caroline Bourlet; Maxime l'Héritier; Corinne Maitte; Judicaël Petrowiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Objets et contenus des réglementations de métier au Moyen Âge et à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Digital Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-268, 2023, Economic History Frameworks, 979-12-81349-12-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le Premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das eiserne Trägergestell: Material und Herkunft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biel, Jörg; Keefer, Erwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hochdorf X. Das bronzene Sitzmöbel aus dem Fûrstengrab von Eberdingen-Hochdorf (Kr. Ludwigsburg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Forschungen und Berichte zur Archäologie in Baden-Württemberg, pp.101-107, 2021, Propylaeum, 978-3-96929-125-2. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/propylaeum.1316.c18452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metal objects and metal crafts-related finds from the Merovingian settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Saussus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jasper De Bruin; Corrie Bakels; Frans Theuws,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oegstgeest: A riverine settlement in the early medieval world system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Dr. Rudolf Habelt GMBH, pp.236-261, 2021, Merovingian Archaeol. in the Low Countries, 978-3-7749-4291-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fibule à l'épée. Travailler les métaux de Clovis à Dagobert.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Saussus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Demelenne, Gaëlle Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de Clovis. Itinéraires mérovingiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, 2021, 978-2-930469-77-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approvisionnement du chantier et usage du fer dans la construction gothique : méthodes et résultats. L’exemple de la cathédrale de Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Moulis, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la construction en Grand Est, Actes du colloque de Nancy, 26-27 sept. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN/Éd. Univ. de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-90, 2021, Archéologie, Espaces, Patrimoines, 978-2-8143-0607-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer des principautés : « L’économie du fer » dans le nord-est de la France au Hallstatt D et à La Tène A1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Brun; Bruno Chaume; Federica Sacchetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vix et le phénomène princier. Colloque international de Vix, 27-28 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2356133823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, utiliser les métaux ferreux au Moyen Âge : nouveaux éclairages interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld Yves, Husi Philippe, Ravoire Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler. Actes du XIe congrès international de la Société d’Archéologie Médiévale, Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRAHM, pp.197-210, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer et recycler les matériaux ferreux au Moyen Âge et au début de la période moderne : des textes à la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld Yves, Husi Philippe, Ravoire Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler. Actes du XIe congrès international de la Société d’Archéologie Médiévale, Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRAHM, pp.369-383, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métallurgie du fer à l'âge du Fer dans le bassin versant du Crould : organisation des productions et étude de provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Archéologique d'Ile-de-France, pp.453-506, 2018, Les sites ruraux du Second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement des ateliers métallurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. (éd.), avec la collaboration de Martin St., Schucany C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oedenburg ; Fouilles françaises, allemandes et suisses à Biesheim et Kunheim, Haut-Rhin, France, volume 3. L’agglomération civile (fouilles 2009-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag des Römisch-Germanischen Zentralmuseums, pp.259-282, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alsatian Altenberg : a seven-hundred-year Laboratory for Silver Metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Château</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Hauptmann; Diana Modarressi-Tehrani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe III. Der Anschnitt Beiheft 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et circulation des alliages ferreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet,Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.79-108, 2014, 978-2813001634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval chisels from Castel-Minier, France (14th-15th centuries), an experimental and computational approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stříbrná Jihlava – Silver Town of Jihlava, International Conference, Mining and Metallurgy from Prehistory to the end of Pre-Industrial Times, Jihlava, October 9th-11th 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine du Bocard de Vialas (Lozère) : étude métallographique des enclumes et sabots de bocard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la découverte des métiers de l’archéologie : la fonderie du Bocard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vialas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine du Bocard de Vialas (Lozère) et son jumeau numérique : valorisation, étude de bâti et mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la découverte des métiers de l’archéologie : la fonderie du Bocard, Vialas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vialas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ferrures des portes romanes du Roussillon : qualité, technique et provenance. Une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De terre, de verre et de fer. Regards croisés sur les productions mérovingiennes de Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Bernardy de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les apports des ajouts de forge dans la mise en forme des produits ferreux : mise en place d’un Système d’Information Métallographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pillonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR Le fer à Angkor : production, circulation, consommation du métal et expansion de l’Empire Khmer, Cambodge (9e -15e s.), une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire : « Matériaux du patrimoine et patrimoine matériel », Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on Medieval Iron Metallurgy in Lorraine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le val Saint-Barthélemy à Champigneulles (Meurthe-et-Moselle) au XIVe siècle, témoin matériel d’initiatives techniques en métallurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Ecole d'été THEMTECH, EPFL, Lausanne, Suisse. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un chantier médiéval : Matériaux, techniques et provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. EPFL, Lausanne, Suisse. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODUCTION ET CIRCULATION DU FER EN LORRAINE (VIe s. av. J.-C. - XVe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de technologie de Belfort-Montbéliard, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01224171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation du Fer en Lorraine (VIe siècle avant J-C - XVe siècle ap. J-C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Technologie de Belfort-Montbeliard, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BELF0242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01499512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Disser </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en archéologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0914-2606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199605971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Disser, mise à jour 14/11/2025</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PARCOURS ACADEMIQUE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014		Thèse Sciences pour l'ingénieur et microtechniquesTitre :  « Production et circulation du fer en Lorraine (6e s. av. JC – 15e s. ap. JC) »Encadrants : Ph. Dillmann, M. Leroy, Ph. FluzinUniversité de Technologie - Belfort-Montbéliard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009		Master ‘Matériaux du patrimoine culturel’, Université Michel de Montaigne – Bordeaux 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008	Master ‘Archéologie des Territoires’, Université Marc Bloch – Strasbourg 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2006		Licence d'archéologie, Université Marc Bloch – Strasbourg 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003		Baccalauréat, spécialité ‘Physique-chimie’</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EXPERIENCES PROFESSIONNELLES :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020  Chargé de recherche - CNRSArchéologie médiévale et archéométrieLAPA- IRAMAT UMR 7065 UPSaclay-CNRS & NIMBE UMR 3685 CEA-CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2020  Travailleur indépendant : Recherche archéologique, expert en génie civil (géotechnique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018  Archéologie préventive : Spécialiste ; assistant de conservation (Arkémine Sàrl)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017  Contractuel CNRS – ANR IRANGKOR : Analyses chimiques, traitement de données IRAMAT – UMR 5060 CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015  Contractuel CNRS – ANR DEPOMETAL : conception de base de données, traitement de données, IRAMAT – UMR 5060 CNRS ; Trajectoires – UMR 8215 CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014   Contractuel CNRS – ANR-DFG CIPIA : Analyses chimiques, traitement de données, LAPA – UMR 3299 SIS2M CNRS-CEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : Assistant de conservation, conseil général de la Moselle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES SCIENTIFIQUES :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 Membre du conseil scientifique du Centre Jean Bérard (USR 3133 CNRS/EFR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 Membre du conseil scientifique du projet Archéoss (EHESS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024  Codirecteur du Réseau Thématique GDR 2092 “Techniques et production dans l’histoire” (membre du bureau 2022-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023  Membre du comité de pilotage du projet COVADO-SHS (MSH Paris Saclay)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021  Expert pour la Commission Territoriale de la Recherche Archéologique Nord-Est (Ministère de la Culture)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADMINISTRATION DE LA RECHERCHE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2029 Membre nommé de la section 34 'Mondes anciens et médiévaux' du Comité National de la Recherche Scientifique (CoNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROJETS EN COURS OU A VENIR :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-2032 ERC Synergy COCO 'Connected Communities in early medieval Europe' (coord. Frans Theuws cPI, Patrick Degryse, Caterina Giostra, Jiri Machacek) ; budget CNRS : 1.2 M€ ; rôle : Work Package leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026 MORIA 'MOdélisation de la mine de Rancié par l’Imagerie et les Analyses. Création d’un jumeau numérique comme support d’étude enhistoire des techniques et de médiation scientifique ; montant 10k€ ; rôle : porteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-2027  PRAWN ‘Punic and Roman Ancient Warfare of the Naval Battle of Egadi’, bourse postdoctorale MSCA (porteuse Justine Vernet) ; rôle : superviseur secondaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025  Projet recherche graduate school ‘Humanités – Sciences du Patrimoine’, U. Paris-Saclay – organisation de colloque ; montant 2800€ ; rôle : porteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-2026   CHIPS ‘Vers un référentiel international de données chimiques en paléosidérurgie’, DIM PAMIR – référentiels ; montant : 48k€ ; rôle : porteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2026   FERAPO ‘Le FER en Ariège et dans les Pyrénées-Orientales’, Programme Collectif de Recherche triennal 2024-2026 - Ministère de la Culture ; financement : 10k€/an ; rôle : responsable de projet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2030   COVADO-SHS ‘De la collecte à la valorisation des données en SHS’, Sésame – Ile-de-France (porteur : MSH Paris Saclay) ; montant : 560k€ ; rôle : co-porteur et membre du comité de pilotage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COLLABORATIONS SCIENTIFIQUES :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021  Programme Collectif de Recherche (PCR) « La métallurgie du fer dans les départements de l’Ariège et des Pyrénées Orientales »Direction scientifique (avec Gaspard Pagès, UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022   ERC advanced grant « Rural Riches », Spécialiste en archéométallurgie (coord. F. Theuws)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2020   PCR « Au temps des hauts fourneaux en Périgord Limousin Angoumois », Responsable d'opération (coord. G. Faurie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022   FEDER FERMAPYR, Responsable d'opération (coord. G. Pagès, part. C. Verna)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017   ANR IRANGKOR, Etudes de terrain, caractérisation des matériaux, traitement des données (coord. S. Leroy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2018   PCR « Métallurgie du fer en Bourgogne et Franche-Comté », Spécialiste en archéométallurgie (coord. M. Berranger)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017   ANR DEPOMETAL Caractérisation des matériaux, gestion des données  (coord. Patrice Brun)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015   PCR « Paléométallurgies et expérimentations », Expérimentateur, archéomètre (coord. F. Tereygeol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Programme trinational Oedenburg, Spécialiste en archéométallurgie (coord. M. Reddé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012   PCR  « Les formes d’organisation de la production du fer en métallurgie ancienne », Spécialiste en archéométallurgie (coord. M. Leroy, L. Cabboï)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008    WebSIG ArkeoGIS v1, Modélisation des données/thesaurus (coord. L. Bernard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2014   PCR  « Mines et métallurgie plomb-argent à l’Altenberg (Sainte-Marie-aux-Mines, France) », Responsable de fouille (coord. P. Fluck)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-referencing and examining archaeological and archaeometric data sets New perspectives for the study of La Tène and Gallo-Roman agro-pastoral tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CORPUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association CORPUS; INRAP; Eveha; IRAMAT; CRAHAM; ARAR; Ministère de la Culture; Orléans Métropole, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CHIPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du projet structurant 'réferentiels franciliens'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM PAMIR, Mar 2026, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'archéométrie dans l'étude du mobilier ferreux archéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CORPUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association CORPUS; INRAP; Eveha; IRAMAT; CRAHAM; ARAR; Ministère de la Culture; Orléans Métropole, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme d’instrumentation en SHS COVADO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEA-SHS (séance LiDAR et archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA Saclay, MSH Paris Saclay, Feb 2026, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des techniques, un laboratoire de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement de l'année de l'ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ingénierie; Académie des technologies, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05311962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, emploi et recyclage des métaux ferreux. Penser les analogues expérimentaux à partir du site médiéval du Castel-Miner, Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du PCR Recycler, réemployer, transformer : Expérimenter l’économie circulaire ancienne, Melle, 25 juin 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Téreygeol, Jun 2025, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine du Bocard de Vialas (Lozère) et son jumeau numérique, entre valorisation, étude de bâti et mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">jiap2025 : Journées informatique et archéologie de Paris 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05392544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulazione di minerali e di prodotti di ferro nel epoche antica e medievale. Un stato dell’arte metodologico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Isola D’Elba e il suo minerale nel Medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Française de Rome; Università di Sienna. Dipartimento di Scienze Storiche e dei Beni Culturali, Mar 2025, Rio Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données archéologiques et chimiques : Structuration et interopérabilité. L'exemple des bases de données CHIPS et FERMAPYR/FERAPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche sur les archéomatériaux (IRAMAT); Laboratoire Métallurgies et Cultures (LMC); Université de Franche-Comté (UFC); Université de Bourgogne (UB); Université de Technologie de Belfort-Montbéliard (UTBM), Oct 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPS : l’élaboration d’un référentiel de données pour les recherches en archéométallurgie du fer (voire plus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, emploi et recyclage des métaux ferreux. Penser les analogues expérimentaux à partir du site médiéval du Castel-Miner, Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAMAT – Réunion bilan de l’axe Techniques et savoir-faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eċg wæs iren, átertánum fáh: Le damas d'assemblage en Alsace et l'Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Hošek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciseaux, plane, serpettes, masse métallique…étude et analyse archéométrique d’un dépôt de l’Antiquité tardive sur le site des Noues à Lumigny-Nesles-Ormeaux (77)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poilane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dépôts d’objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Brun; Julian Castelbou; Emmanuelle Dumas; Anne Flammin; Tony Silvino; François Baratte; Alain Ferdière; Antony Hostein; Anne-Marie Kaufmann-Heinimann, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eċg wæs iren, átertánum fáh : Le damas d’assemblage en Alsace et l’Europe Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Hošek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05268798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might iron circulation have looked like in the Merovingian north-western Europe ? From initial results to future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Bernady De Sigoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches récentes sur l’histoire sidérurgique des Pyrénées françaises orientales (Ariège et Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse régionale des productions primaires de fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la truelle à la toile. Acquisition, traitement et diffusion de données archéologiques et physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 'Matérialité'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dypac, Apr 2024, Guyancourt (UVSQ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques d’extraction et de production du fer dans la moitié orientale des Pyrénées de la Protohistoire à l’utilisation de la force hydraulique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontre d’archéologie départementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Drac Occitanie, Jun 2024, Perpigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04825147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données CHIPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles de la SAFEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acies Ferri: Archaeometallurgical Study of Merovingian Seaxes and Swords from Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fischbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World of Iron at 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Institute in Eastern Africa, Nov 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appellations et actualisme en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiographies nationales des techniques. Au cœur de l’épistémologie en histoire globale des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Techniques et production dans l'histoire, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la typologie : l'apport des analyses paléométallurgiques pour l'étude de l'armement mérovingien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fischbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet mérovingien : de sa fabrication à sa (re-)découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Archéologie Mérovingienne; Agence Wallonne du Patrimoine; Université de Liège, Oct 2023, Liège (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le paysage métallurgique antique et médiéval de la moitié orientale des Pyrénées à travers l’archéométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Technique et science du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris - ENS Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did late Roman and early Medieval Glassmakers and Blacksmiths interact? A Review of some archaeological and archaeometric Evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international "Secondary glass productions in the early Middle Ages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Orélans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04040089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPS: un référentiel chimique numérique de vestiges archéologiques de la métallurgie du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement – projet structurant « Référentiels franciliens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM PAMIR, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden riches in the early Medieval Rhine Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving narratives - EAA's 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel minier de surface du Couserans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Départementales d'Archéologie de l'Ariège, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tarascon sur Ariège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du minerai de fer au minerai d'argent. Un protocole expérimental total autour d’un outil, de sa production à son utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie expérimentale des matériaux associés aux productions métalliques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Téreygeol; Guillaume Sarah; Georges Verly; Marion Berranger, Jun 2023, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden riches in the early medieval Rhine delta: iron working at Merovingian Oegstgeest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgies primaires antiques et médiévales du Haut-Languedoc aux Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l'archéologie régionale - Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service régional de l'archéologie Occitanie, Apr 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WebSIG du programme européen FEDER FERMAPYR (L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans / Antiquité-milieu XVIIe s.)), une plateforme numérique en ligne alliant géosciences et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer dans la moitié orientale des Pyrénées de l’Antiquité à l’Époque moderne : les programmes FERAPO et FERMAPYR ; nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle 2022 de la Société Archéologique Française d’Étude des mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Laurion, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et techniques métallurgiques pré-industriels. Étude et conservation » (distanciel) « L'interaction des artisanats du feu au haut Moyen-Âge (approche théorique et méthodologique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR FERAPO : Prospections thématiques et sondage ; Mines et métallurgie aux périodes historiques : bilan intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle 2021 de la Société Archéologique Française d’Étude des mines et de la Métallurgie (SAFEMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Moulis (09200), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des ajouts de forge dans la signature chimique des objets en fer : récents apports de l’expérimentation archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Archaeometallurgy ICA II. Contributions of Experimental Archaeology to Excavation and Material Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris et Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02535766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production et le travail du fer au cours du haut Moyen Âge occidental, approches archéologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international « Huy mérovingien »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Huy, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stairway to heaven or highway to hell? A special kind of 15th century mining entrances in Castel-Minier (French Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Heckes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stříbrná Jihlava 2019. International Conference of the History of old Mining and Metallurgy from prehistoric to modern times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights for Provenance Studies of Iron Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of American Archaeologists 83rd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR. Le fer à Angkor. Production, circulation et consommation du métal dans l’Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron in mediaeval monuments: results of 15 years of reserach and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de réduction du fer en Bourgogne-Franche-Comté avant le haut fourneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laurent-Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circulation of Iron Products in Eastern France and Southern Germany during the Late Hallstatt and Early La Tène : Combined Elemental and Isotopic Approaches for Provenance of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron on mediaeval monuments: results of 15-years of research and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron In Archaeology: bloomery smelters and blacksmiths in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of iron products in eastern France and southern Germany during the late Hallstatt and early la Tène: Combined elemental and isotopic approaches for provenance of iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling and Salvaging Ferrous Alloys in the Middle Ages : a Common Practice? New Insights from Texts and Metallographic Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology : Bloomery Smelters and Blacksmiths in Europe and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR: Production, circulation et consommation du métal dans l'Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du GMPCA - GROUPE DES METHODES PLURIDISCIPLINAIRES CONTRIBUANT A L'ARCHEOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated archaeometallurgical investigation of architectural crampons for documenting the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BUMA IX (9th International Conference on the Beginnings of the Use of Metals and Alloys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing, exchanging and hoarding iron. The currency-bars hoards near the aristocratic residence of the camp du Château in Salins-les-Bains (Jura, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02331738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of semi-product with a rolled extremity in Ile-de-France (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des objets en fer au Hallstatt D dans l’est de la France et le sud de l’Allemagne : approches interdisciplinaires de la provenance des fers anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vix et le phénomène princier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Châtillon-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs et échanges de matériaux à la fin du premier âge du Fer : apports des approches isotopiques et élémentaires à la compréhension des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, utiliser les métaux ferreux au Moyen-Age : nouveaux éclairages interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIE congrès international de la société d'archéologie médiévale, moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron reinforcements on the Mutte tower in Metz (France) : data mining, predictive analyses and spatial data treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02368967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Iron Artefacts and Semi-Products during the Iron Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Iron Age Artefacts Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Leicester, Oct 2013, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of Iron Products in the Iron-Age of Eastern France and Southern Germany : Multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Gassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DFG/ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron artifacts and semi-products during Iron Age : chariot tyres and bipyramidal ingots in eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Iron-Age Artefacts Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04039671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alsatian Altenberg: a seven centuries laboratory for silver metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Conférence Internationale " Archéométallurgie en Europe "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigment‐Macromolecule Complexes Isolation from Sea Urchin Biomineral Waste for Coloring Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaskar Sardhalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alshaba Kakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrèce Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (1), pp.e202500078. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202500078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden riches in the Early Medieval Rhine Delta: Iron working at Merovingian Oegstgeest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.104236. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et la très longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fressoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.207-227. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12o3r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval bombards of Meaux: Manufacturing processes and supply of the metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103307. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03681025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Senn et Jürg Tauber, fonderie de fer dans le Dürsteltal. Un haut fourneau du XIIIe siècle à Langenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.334-337. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.39688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-classifier majority voting analyses in provenance studies on iron artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Żabiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Gramacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Gramacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Miśta-Jakubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.105055. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.105055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of the chemical signature of slag inclusions throughout experimental refining and first shaping of bloomery iron: New methodological developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.102653. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dague à oreilles du XVe siecle et son fourreau découverts à Castel-Minier (Pyrénées Françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gladius. Estudios sobre armas antiguas, armamento, arte militar y vida cultural en Oriente y Occidente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estudios sobre armas antiguas, arte militar, y vida cultural en oriente y occidente, 39, pp.109-126. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/gladius.2019.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02381755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers du hameau Les Noires Terres à Messein (Meurthe-et-Moselle, Lorraine, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (191), pp.243-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mutte, le fer et la minette. Recherches sur l'origine des renforts métalliques utilisés dans la construction de la tour de Mutte de la cathédrale Saint-Étienne de Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Guard the Good Deposit’: Technology, Provenance and Dating of Bipyramidal Iron Semi-Products of the Durrenentzen Deposit (Haut-Rhin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), pp.290-307. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01520779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ties that bind: archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (tenth to thirteenth c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01571799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse technologique, étude de provenance et datation par le radiocarbone du dépôt de demi-produits ferreux de Durrenentzen (Haut-Rhin, France) : une vision renouvelée de l’économie du fer au premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier de la tour de Mutte à Metz : regards sur la production du fer en Lorraine à la fin du Moyen Age. Fouille de données, analyses prédictives et traitement spatial des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158 (2), pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological analysis, provenance study and radiocarbon dating of iron bipyramidal semi-products of the Durrenentzen deposit (Haut-Rhin, France): A renewed vision of the iron economy during Iron Age I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02470863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron products in the North-Alpine area during the end of the first Iron Age (6 th -5 th c. BC): A combination of chemical and isotopic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.108 - 124. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01622058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron supply for the building of Metz cathedral: New methodological development for provenance studies and historical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (3), pp.493-510. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01478266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bridge of Dieulouard (Meurthe-et-Moselle, France): a fresh perspective on metal supply strategies in Carolingian economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01465751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead it be! Identifying the construction phases of gothic cathedrals using lead analysis by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.252-265. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01338148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières avancées des études sur la production, la circulation et la datation des métaux ferreux archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron reinforcements in Beauvais and Metz Cathedrals: from bloomery or finery? The use of logistic regression for differentiating smelting processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.315-333. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altenberg, autopsie d’une mine médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 517, pp.46-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alsatian Altenberg: a seven centuries laboratory for silver metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Chateau Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalla / Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse métallographique de scories et objets ferreux issus du site de Stavelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIPS Database: A Repository for Reference Data on Chemical Analysis in Archaeometallurgy of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les témoins du recyclage des alliages ferreux par l’expérimentation : le cas de l’agglomération à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen du projet de fouille ‘Les Champs Chevaux (ZAE)’ à Saint-Vit (Doubs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport 2024 et le projet 2025 de la fouille du Vî Fournia , Linchamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minerais de fer manganésifères du Rancié et la production des pointerolles (XIV-XVe s.), in Téreygeol, F. (dir.), PCR Recycler, réemployer, transformer. Expérimenter l’économie circulaire ancienne, rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle Aquitaine. 2025, pp.44-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération 2024 du PCR ‘La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau’ et demande de renouvellement pour 2025-2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier 2025 du Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport de fouille archéologique réalisée sur le site de Vert-Toulon ) « Les Mache Fer » (07. 9541)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de fouille du site de Saint-Nicolas 2 (Steinbach, Haut-Rhin) - 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de hauteur du Roc de Malbézi à Quirbajou et Marsa (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Despratx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traces. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire 2024 du Programme Collectif de Recherche (2024-2026) le FER en Ariège et dans les Pyrénées-Orientales (PCR FERAPO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication; Drac - SRA Occitanie. 2024, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final 2023 programme collectif de recherche (2021-2023) le FER en Ariège et dans les Pyrénées-Orientales (PCR FERAPO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication; Drac - SRA Occitanie. 2024, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05210315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de publication ‘Ateliers de production du fer et savoir-faire techniques en Lorraine aux 13e - 15e siècles’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de fouille du site de Saint-Nicolas 2 (Steinbach, Haut-Rhin) - 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur une demande d'opération de sondage - Le Thillot - 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport d'opération &amp;quot;Jardin du Temple et Place de la Fleur, L’environnement de la mine St-Barthélemy (Sainte-Marie-aux-Mines, 68)&amp;quot; (sondages archéologiques 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pointerolles du Castel-Minier, Aulus-les-Bains, Ariège. De la production de la matière première au travail de forge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture; Centre national de la Recherche scientifique. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport d'opération &amp;quot;La mine Giro, Massif de l’Altenberg – Sainte-Marie-aux-Mines (68)&amp;quot; (rapport de fouilles programmées 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le dossier 2022 du Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport d’opération (fouille archéologique) – Les Mache Fer (Vert-Toulon, 51).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport d'opération &amp;quot;Le carreau Sainte-Barbe, Massif de l’Altenberg – Sainte-Marie-aux-Mines (68) (rapport de fouilles programmées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le programme collectif de recherche « La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau » - 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le projet de PCR &amp;quot;Métallurgie en Ardennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonderie du Bocard, Vialas, Lozère. Fouille du moulin à minerais riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aujoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Horny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT; Ministère de la Culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur sur le rapport d’opération de fouilles 2021 « Les mines du vallon de Soultzbach à Wesgscheid »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de diagnostic « Bourgogne-Franche-Comté, Doubs, Berthelange, 11 rue Principale, Au Village. Traces d’une activité sidérurgique du bas Moyen Âge »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport intermédiaire 2021 du PCR « La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur le rapport final d’opération de la fouille préventive sur le Mont Jean (Lepuix, 90 ; Patriarche 094661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de diagnostic – Rue de Remaucourt à Port-sur-Saône (70)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport d’opération (sondage archéologique) – Les Mache Fer (Vert-Toulon, 51).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de diagnostic « Grand Est, Le Mériot, Aube, Rue de la Roulière. De nouvelles données sur l’activité métallurgique dans le nogentais. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport de fouille archéologique &amp;quot;Le carreau Sainte-Barbe. Sainte-Marie-aux-Mines (68) – Rapport d’opération archéologique 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération sur une campagne de sondages, Place de la Fleur (Sainte-Marie-aux-Mines, 68)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération de fouille préventive à Kesseldorf « Reiherbach » et Rittershoffen « Ruestlang » (opération 6440, arrêtés de prescription 2015/166 et de désignation 2015/184)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le rapport d’opération portant sur la fouille d’une construction dans le domaine minier du Thillot (Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques chimiques d’une sélection de scories et fragments métalliques issus des faits associés à la métallurgie du fer. Rapport d'expertise préalable à la publication des fouilles du site des Malletons, à Hermé (Seine-et-Marne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs; Inrap. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude archéométallurgique réalisée sur deux goujons engagés dans des colonnes de la crypte de l’abbatiale Saint-Maur (Bleurville, Vosges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs; Direction régionale des Affaires Culturelles, région Grand-Est. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleurville (88). Ancienne abbaye Saint-Maur (X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle). Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Moulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mechling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Histoire et Cultures de l'Entiquité et du Moyen Âge; Nord Est Archéologie; Direction réginale es affaires culturelles du Grand Est; Préfet de la région Grand Est. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection inventaire du patrimoine industriel minier de surface en Couserans - PIPIMSC 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège. Rapport de prospection thématique 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie; CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forge Neuve - Javerlhac-et-la-Chapelle-Saint-Robert (24). Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Nouvelle-Aquitaine; CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forge Neuve - Javerlhac-et-la-Chapelle-Saint-Robert (24). Rapport de sondage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Nouvelle-Aquitaine; CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège. Rapport de prospection thématique 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie; CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie; CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montholon (Aillant-sur-Tholon) «Bois des Ferriers». Sondages sur les ferriers n°1, 3 et 9. Rapport de sondage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Buatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie du fer pour les périodes historiques dans le département de l’Ariège. Rapport de prospection thématique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Cabboï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats des analyses archéométriques réalisées sur un currency-bar provenant de Fontaine-en-Duesmois « Bois-la-Haut » (21).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brugnot Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of iron products in the Iron-Age of Eastern France and Southern Germany: Multidisciplinary and methodological approaches towards the provenance of ancient iron. Rapport final du programme ANR-DFG CIPIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; ANR (Agence Nationale de la Recherche - France); DFG (German Research Fondation). 2015, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques ont-elles une patrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaël Marrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2025, Histoire, sciences, techniques et sociétés, 2385427362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05269568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et travailler le fer. Les ateliers de l’est du Bassin parisien du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. au X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Cabboï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Blaising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2019, Recherches archéologiques 16, 978-2-271-12637-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des analyses fonctionnelles et paléométallurgiques pour la compréhension de l’armement mérovingien : l’exemple des scramasaxes alsaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fischbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line van Wersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Dumont (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte. Actes des 43e Journées internationales d'Archéologie mérovingienne, Liège, 5-7 octobre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-153, 2025, 978-2-39038-236-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Préconceptions de techniques anciennes au XXe siècle, Les exemples des fers phosphoreux et du damas d’assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camolezi M.; Carmino G.; Disser A.; Hilaire-Perez L.; Lamy J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les techniques ont-elles une patrie ? Retour sur le nationalisme et l’ethnocentrisme dans l’histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines; collection Histoire, sciences, techniques et sociétés, pp.79-97, 2025, 978-2-38542-73 7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05369996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2.1.5. Les métaux et matériaux ferreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.215-215, 2025, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’extraction et le traitement des minerais de fer en Ariège, de l’Antiquité à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Lamiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Journée départementale de l’archéologie en Ariège 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-117, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des armures à Nuremberg : croiser les sources réglementaires et la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Toureille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bernardi; Caroline Bourlet; Maxime l'Héritier; Corinne Maitte; Judicaël Petrowiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Objets et contenus des réglementations de métier au Moyen Âge et à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Digital Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-268, 2023, Economic History Frameworks, 979-12-81349-12-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le Premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das eiserne Trägergestell: Material und Herkunft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brauns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biel, Jörg; Keefer, Erwin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hochdorf X. Das bronzene Sitzmöbel aus dem Fûrstengrab von Eberdingen-Hochdorf (Kr. Ludwigsburg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Forschungen und Berichte zur Archäologie in Baden-Württemberg, pp.101-107, 2021, Propylaeum, 978-3-96929-125-2. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/propylaeum.1316.c18452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03355506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approvisionnement du chantier et usage du fer dans la construction gothique : méthodes et résultats. L’exemple de la cathédrale de Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Moulis, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la construction en Grand Est, Actes du colloque de Nancy, 26-27 sept. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN/Éd. Univ. de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-90, 2021, Archéologie, Espaces, Patrimoines, 978-2-8143-0607-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer des principautés : « L’économie du fer » dans le nord-est de la France au Hallstatt D et à La Tène A1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Brun; Bruno Chaume; Federica Sacchetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vix et le phénomène princier. Colloque international de Vix, 27-28 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2356133823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fibule à l'épée. Travailler les métaux de Clovis à Dagobert.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Saussus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Demelenne, Gaëlle Dumont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de Clovis. Itinéraires mérovingiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, 2021, 978-2-930469-77-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metal objects and metal crafts-related finds from the Merovingian settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Saussus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jasper De Bruin; Corrie Bakels; Frans Theuws,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oegstgeest: A riverine settlement in the early medieval world system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Dr. Rudolf Habelt GMBH, pp.236-261, 2021, Merovingian Archaeol. in the Low Countries, 978-3-7749-4291-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, échanger, utiliser les métaux ferreux au Moyen Âge : nouveaux éclairages interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld Yves, Husi Philippe, Ravoire Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler. Actes du XIe congrès international de la Société d’Archéologie Médiévale, Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRAHM, pp.197-210, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupérer et recycler les matériaux ferreux au Moyen Âge et au début de la période moderne : des textes à la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henigfeld Yves, Husi Philippe, Ravoire Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler. Actes du XIe congrès international de la Société d’Archéologie Médiévale, Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du CRAHM, pp.369-383, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métallurgie du fer à l'âge du Fer dans le bassin versant du Crould : organisation des productions et étude de provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Archéologique d'Ile-de-France, pp.453-506, 2018, Les sites ruraux du Second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement des ateliers métallurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. (éd.), avec la collaboration de Martin St., Schucany C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oedenburg ; Fouilles françaises, allemandes et suisses à Biesheim et Kunheim, Haut-Rhin, France, volume 3. L’agglomération civile (fouilles 2009-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag des Römisch-Germanischen Zentralmuseums, pp.259-282, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alsatian Altenberg : a seven-hundred-year Laboratory for Silver Metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Château</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Hauptmann; Diana Modarressi-Tehrani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe III. Der Anschnitt Beiheft 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et circulation des alliages ferreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet,Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.79-108, 2014, 978-2813001634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval chisels from Castel-Minier, France (14th-15th centuries), an experimental and computational approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stříbrná Jihlava – Silver Town of Jihlava, International Conference, Mining and Metallurgy from Prehistory to the end of Pre-Industrial Times, Jihlava, October 9th-11th 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine du Bocard de Vialas (Lozère) et son jumeau numérique : valorisation, étude de bâti et mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la découverte des métiers de l’archéologie : la fonderie du Bocard, Vialas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vialas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine du Bocard de Vialas (Lozère) : étude métallographique des enclumes et sabots de bocard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la découverte des métiers de l’archéologie : la fonderie du Bocard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vialas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ferrures des portes romanes du Roussillon : qualité, technique et provenance. Une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De terre, de verre et de fer. Regards croisés sur les productions mérovingiennes de Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Van Wersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Bernardy de Sigoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les apports des ajouts de forge dans la mise en forme des produits ferreux : mise en place d’un Système d’Information Métallographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tonnelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pillonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRANGKOR Le fer à Angkor : production, circulation, consommation du métal et expansion de l’Empire Khmer, Cambodge (9e -15e s.), une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitch Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire : « Matériaux du patrimoine et patrimoine matériel », Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights on Medieval Iron Metallurgy in Lorraine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Merluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le val Saint-Barthélemy à Champigneulles (Meurthe-et-Moselle) au XIVe siècle, témoin matériel d’initiatives techniques en métallurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Ecole d'été THEMTECH, EPFL, Lausanne, Suisse. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’un chantier médiéval : Matériaux, techniques et provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. EPFL, Lausanne, Suisse. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODUCTION ET CIRCULATION DU FER EN LORRAINE (VIe s. av. J.-C. - XVe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de technologie de Belfort-Montbéliard, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01224171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation du Fer en Lorraine (VIe siècle avant J-C - XVe siècle ap. J-C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Technologie de Belfort-Montbeliard, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014BELF0242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01499512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D338BF2B"/>
+    <w:nsid w:val="07BEFD16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-disser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0914-2606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199605971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dunas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maqueda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Ho&#353;ek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poilane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05268798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Theuws" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernady De Sigoyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Samuel Heal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lamiable" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Van Wersch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285648v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Heckes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Blanchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent-Corsini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Sardhalia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaba Kakar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descamps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104236" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3r" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103307" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39688" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz &#379;abi&#324;ski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Gramacki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gramacki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Mi&#347;ta-Jakubowska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Birch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.105055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102653" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gladius.2019.06" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01520779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Boukezzoula" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12306" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0524-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4883" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652396v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01622058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.10.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12265" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.02.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CW1KTV0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01465751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4830" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2723" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157707v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G327SG1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315723v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188401v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070638v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pascual" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470953v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210294v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210290v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Saout" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210315v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410227v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410237v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032077v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285665v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284978v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285669v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032087v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032082v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320571v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aujoulat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Horny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922015v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922001v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921963v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921968v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921977v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921954v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921984v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921960v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03294804v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500286v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082628v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082644v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071669v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071626v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071652v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535048v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugnot Jonathan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369996v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352413v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5883" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149155v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line van Wersch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448532v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491626v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Toureille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/dans-les-regles-du-metier/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385203v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355506v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1316.c18452" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170669v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Saussus" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170682v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070406v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/16642" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/vix-et-le-phenomene-princier.html" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070429v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520694v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227645v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070457v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Ch&#226;teau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363545v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dunas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468105v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467923v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077570v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246457v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernardy de Sigoyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;ters" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536287v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonnelier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillonne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574990v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617466v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627723v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627697v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01224171v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01499512v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BELF0242" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-disser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0914-2606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199605971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dunas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maqueda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Ho&#353;ek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poilane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05268798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Theuws" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernady De Sigoyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Samuel Heal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Van Wersch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lamiable" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Heckes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Blanchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Herve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent-Corsini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaskar Sardhalia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaba Kakar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descamps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104236" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fressoz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12o3r" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103307" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39688" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz &#379;abi&#324;ski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Gramacki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gramacki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Mi&#347;ta-Jakubowska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Birch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.105055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102653" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381755v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gladius.2019.06" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01520779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Boukezzoula" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12306" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0524-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4883" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652396v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01622058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.10.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12265" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01465751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4830" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338148v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.02.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CW1KTV0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2723" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157707v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G327SG1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315723v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188401v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070638v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pascual" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470953v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210290v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983309v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Saout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852284v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210315v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410227v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410237v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032077v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285658v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284978v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032095v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285665v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032087v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032082v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320571v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aujoulat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Horny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922015v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921984v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921968v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921977v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921963v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922001v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921960v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500290v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03294804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082628v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082644v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071669v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071626v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071652v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535048v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugnot Jonathan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269568v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149155v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line van Wersch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369996v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352413v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5883" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448532v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491626v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Toureille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/dans-les-regles-du-metier/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385203v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355506v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1316.c18452" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070406v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/16642" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105317v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/vix-et-le-phenomene-princier.html" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170682v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Saussus" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170669v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070429v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520694v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227645v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070457v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Ch&#226;teau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363545v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dunas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467923v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468105v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077570v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246457v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Bernardy de Sigoyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;ters" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536287v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonnelier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillonne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574990v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617466v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627723v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627697v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01224171v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01499512v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BELF0242" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>