--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -342,325 +342,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat body glycolysis defects inhibit mTOR and promote distant muscle disorganization through TNF-α/egr and ImpL2 signaling in Drosophila larvae</w:t>
+                <w:t xml:space="preserve">The Hippo pathway terminal effector TAZ/WWTR1 mediates oxaliplatin sensitivity in p53 proficient colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Rodríguez-Vázquez</w:t>
+                <w:t xml:space="preserve">Vera Slaninova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Falconi</w:t>
+                <w:t xml:space="preserve">Lisa Heron-Milhavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Heron-Milhavet</w:t>
+                <w:t xml:space="preserve">Mathilde Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Lassus</w:t>
+                <w:t xml:space="preserve">Laura Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Géminard</w:t>
+                <w:t xml:space="preserve">Adam Aissanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (10), pp.4410 - 4432. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44319-024-00241-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-024-12316-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778451v1</w:t>
+                <w:t xml:space="preserve">hal-04666042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hippo pathway terminal effector TAZ/WWTR1 mediates oxaliplatin sensitivity in p53 proficient colon cancer cells</w:t>
+                <w:t xml:space="preserve">Fat body glycolysis defects inhibit mTOR and promote distant muscle disorganization through TNF-α/egr and ImpL2 signaling in Drosophila larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Slaninova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Miriam Rodríguez-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Heron-Milhavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Jeanson</w:t>
+                <w:t xml:space="preserve">Patrice Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Aissanou</w:t>
+                <w:t xml:space="preserve">Charles Géminard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.587. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (10), pp.4410 - 4432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-024-12316-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44319-024-00241-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666042v1</w:t>
+                <w:t xml:space="preserve">hal-04778451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGIs: Junctional Scaffolds Linking Inter-Cellular Junction Architecture, Actin Cytoskeleton Dynamics, and Signaling Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Heron-Milhavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Djiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -711,77 +711,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underlying the cooperation between loss of epithelial polarity and Notch signaling during neoplastic growth in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Logeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Géminard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Rodríguez-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Kantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -871,51 +871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bousquet Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maicol Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Slaninova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezza Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -992,51 +992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Logeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Géminard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Kantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1930,51 +1930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BC95627"/>
+    <w:nsid w:val="E186953E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2161,51 +2161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-djiane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6210-2713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203602455" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dominique Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00354-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rodr&#237;guez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Falconi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Heron-Milhavet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lassus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G&#233;minard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00241-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Robin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aissanou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-12316-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03738701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Djiane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Logeay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Kantar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200110" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bousquet Mur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Mancini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezza Ben Salah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85056-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Forest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Frayssinoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201705107" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01332606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coopman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2260-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zaessinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiang Zhou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Bray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tapon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.116277" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu A. Babao&#287;lan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106211" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Krejci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Fexova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Millen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.326" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Terret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rassinier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.00731" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Verlhac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200202052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-djiane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6210-2713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203602455" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dominique Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00354-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Heron-Milhavet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aissanou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-12316-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rodr&#237;guez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Falconi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lassus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G&#233;minard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00241-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03738701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Djiane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Logeay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Kantar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200110" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bousquet Mur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Mancini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezza Ben Salah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85056-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Forest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Frayssinoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201705107" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01332606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coopman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2260-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02283680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Zaessinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiang Zhou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Bray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tapon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.116277" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu A. Babao&#287;lan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106211" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Krejci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Fexova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Millen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.326" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Terret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rassinier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.00731" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Verlhac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200202052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>