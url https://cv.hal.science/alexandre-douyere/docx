--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -1150,261 +1150,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of complete WPT system for WSN applications at low power level</w:t>
+                <w:t xml:space="preserve">A compact rectenna device at low power level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alicalapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Douyère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Alicalapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (8), pp.597. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.137--146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2010.3063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIERC10071604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202288v1</w:t>
+                <w:t xml:space="preserve">hal-01202287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact rectenna device at low power level</w:t>
+                <w:t xml:space="preserve">Study of complete WPT system for WSN applications at low power level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Douyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alicalapa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16, pp.137--146. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERC10071604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.3063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202287v1</w:t>
+                <w:t xml:space="preserve">hal-01202288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High efficiency microwave rectenna circuit: modelling and design</w:t>
               </w:r>
@@ -2385,282 +2385,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Performance of a Rectenna Array for Wireless Low Power Transportation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-simulation of a complete rectenna with a circular slot loop antenna in CPW technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Pignolet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Cazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alicalapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th International Astronautical Congress (IAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radio and Antenna Days of the Indian Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cape Town, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/198/1/012005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696037v1</w:t>
+                <w:t xml:space="preserve">hal-01631299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-simulation of a complete rectenna with a circular slot loop antenna in CPW technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Performance of a Rectenna Array for Wireless Low Power Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Douyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Cazour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio and Antenna Days of the Indian Ocean</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">68th International Astronautical Congress (IAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Astronautical Federation, Sep 2017, Adelaïde, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631299v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectenna Design for RF Energy Harvesting using CMOS 350nm and FDSOI 28nm</w:t>
               </w:r>
@@ -2757,248 +2757,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of compact integrated diodes Pifa rectennas for energy harvesting application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
+                <w:t xml:space="preserve">DC-pass filter design with notch filters superposition for CPW rectenna at low power level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Douyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alicalapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADIO.2016.7771999⟩</w:t>
+              <w:t xml:space="preserve">IEEE RADIO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Flic en Flac, Mauritius. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571322v1</w:t>
+                <w:t xml:space="preserve">hal-01386678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC-pass filter design with notch filters superposition for CPW rectenna at low power level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rivière</w:t>
+                <w:t xml:space="preserve">Design of compact integrated diodes Pifa rectennas for energy harvesting application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Douyère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RADIO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Flic en Flac, Mauritius. </w:t>
+              <w:t xml:space="preserve">Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Reunion Island, France. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RADIO.2016.7771999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386678v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a CPW fed circular slot loop antenna for RF/DC rectifier at low power level</w:t>
               </w:r>
@@ -3501,472 +3501,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the coupling effect and the DC-combining configuration on a compact rectenna array</w:t>
+                <w:t xml:space="preserve">Design and performance analysis of a small rectenna array for low wireless energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio and Antenna Days of the Indian Ocean</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RADIO'2014 Radio and Antenna Days of the Indian Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Flic-en-Flac, Mauritius</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138590v1</w:t>
+                <w:t xml:space="preserve">hal-01202262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance analysis of a small rectenna array for low wireless energy harvesting</w:t>
+                <w:t xml:space="preserve">Impact of the coupling effect and the DC-combining configuration on a compact rectenna array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADIO'2014 Radio and Antenna Days of the Indian Ocean</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radio and Antenna Days of the Indian Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vikass Monebhurrun, Apr 2014, Flic en Flac, Mauritius. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/67/1/012009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202262v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'un convertisseur RF/DC dédié à la collecte de faibles niveaux de puissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation complète d'une rectenna miniaturisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Quynh Van Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Séguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. J3-AP-P7.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137832v1</w:t>
+                <w:t xml:space="preserve">hal-00862594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation complète d'une rectenna miniaturisée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Quynh Van Hoang</w:t>
+                <w:t xml:space="preserve">Conception et réalisation d'un convertisseur RF/DC dédié à la collecte de faibles niveaux de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Séguenot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Emilien Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alicalapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. J3-AP-P7.pdf</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862594v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of rectenna coupling at low power level</w:t>
               </w:r>
@@ -4296,243 +4296,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une rectenna compacte avec la méthode TLM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.Q.V. Hoang</w:t>
+                <w:t xml:space="preserve">Synthèse d'un module énergétique en vue d'alimenter à distance des dispositifs électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alicalapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale GDR ondes "Interférences d'Ondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664231v1</w:t>
+                <w:t xml:space="preserve">hal-01138600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'un module énergétique en vue d'alimenter à distance des dispositifs électroniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Rivière</w:t>
+                <w:t xml:space="preserve">Conception d'une rectenna compacte avec la méthode TLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.Q.V. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Alicalapa</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale GDR ondes "Interférences d'Ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138600v1</w:t>
+                <w:t xml:space="preserve">hal-00664231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated model of a wireless power transportation for RFID and WSN applications</w:t>
               </w:r>
@@ -6128,51 +6128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fougeroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douy&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mohammad Murad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sibille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Oree" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douyere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayu Wan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2022.3164337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Deme Camara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuandan Dong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2022.2043191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2021.3136982" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03375103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3095814" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Gan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2994630" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01633732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lan Sun Luk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17070401" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alicalapa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2015.05.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH0621Q5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202288v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.3063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC10071604" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081794" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA65664.2025.11335202" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sibille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucas de Peslouan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fougeroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douy&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabriat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO58424.2023.10146077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chane Kuang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chane Kuang Sang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-M. Murad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dubard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO58424.2023.10146102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fougeroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Douyere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M Murad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chane-Kuang-Sang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01742478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/321/1/012009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01696037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pignolet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verrecchia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soulier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01631299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cazour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/198/1/012005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01696046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P. Vuong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO.2017.8242246" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7771999" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7772000" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01696057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/67/1/012009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Emilien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Makhlouf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Van Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;guenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/44/1/012008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q.V. Hoang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410983" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celeste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2008.4675045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01643026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379878" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2006.1710651" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01643033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584683" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01696310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descharles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lucas de Peslouan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonfo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chane Kuang Sang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Lucas de Peslouan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139056v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00458048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fougeroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douy&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mohammad Murad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sibille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Oree" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douyere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayu Wan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2022.3164337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Deme Camara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuandan Dong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2022.2043191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2021.3136982" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03375103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3095814" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Gan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2994630" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01633732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lan Sun Luk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17070401" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alicalapa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2015.05.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH0621Q5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC10071604" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.3063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081794" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA65664.2025.11335202" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sibille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucas de Peslouan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fougeroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douy&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabriat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO58424.2023.10146077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chane Kuang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chane Kuang Sang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-M. Murad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dubard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO58424.2023.10146102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fougeroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Douyere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M Murad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chane-Kuang-Sang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01742478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/321/1/012009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01631299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cazour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/198/1/012005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01696037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pignolet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verrecchia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soulier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01696046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P. Vuong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO.2017.8242246" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7771999" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7772000" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01696057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/67/1/012009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862594v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Makhlouf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Van Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;guenot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Emilien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/44/1/012008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q.V. Hoang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410983" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celeste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2008.4675045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01643026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379878" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2006.1710651" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01643033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584683" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01696310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descharles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lucas de Peslouan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonfo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chane Kuang Sang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Lucas de Peslouan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139056v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00458048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>