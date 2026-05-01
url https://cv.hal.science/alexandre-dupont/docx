--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -66,1345 +66,1345 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Internationale blanche au féminin : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fanny Bugnon; Camille Cléret; Valérie Dubslaff; Tauana Olivia Gomes Silva; Solenn Mabo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes contre le changement. Conservatisme, réaction et extrémisme en Europe, XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.39-50, 2024, 2753595895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04932204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réprouvés. Sur les routes de l'exil dans l'Europe du XIXe siècle (dir. Sylvie Aprile et Delphine Diaz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne, pp.181-223, 2021, 979-10-351-0650-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Las causas justas son hermanas”. El internacionalismo contrarrevolucionario entre tradición e innovación política</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El desafío de la Revolución. Reaccionarios, antiliberales y contrarrevolucionarios (siglo XVIII y XIX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Comares, pp.137-153, 2017, 9788490454848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿“Resolver la cuestión por la fuerza de los votos” ? La tentación democrática del carlismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Historia, lost in translation? Actas del XIII Congreso de la Asociación de Historia Contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones de la Universidad de Castilla-La Mancha, pp.1001-1012, 2017, 978-84-9044-265-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction du chapitre &amp;quot;La Guerre Civile dans la mémoire des Espagnols&amp;quot; de Eduardo González Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre d'Espagne - Un conflit qui a façonné l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.263-276, 2016, 978-2-200-61617-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction du chapitre &amp;quot;L’Espagne de Franco et l’Axe&amp;quot; de Xavier Moreno Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre d'Espagne - Un conflit qui a façonné l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.163-173, 2016, 978-2-200-61617-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre exil et internement, l’originale expérience des carlistes en France (1868-1876)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrachés et déplacés. Réfugiés politiques, prisonniers de guerre et déportés (1789-1918).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.145-164, 2016, 978-2-84516-738-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction du chapitre &amp;quot;Des cris de couleur : la propagande graphique dans la Guerre civile&amp;quot; de Hugo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre d'Espagne - Un conflit qui a façonné l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.216-230, 2016, 978-2-200-61617-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction du chapitre &amp;quot;Épisodes d’une fin de guerre&amp;quot; de Jordi Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre d'Espagne - Un conflit qui a façonné l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.88-103, 2016, 978-2-200-61617-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source(s). Arts, Civilisation et Histoire de l’Europe, n. 23, « Mémoires transnationales des révolutions au XIXe siècle (1820-1871) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourguinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05285082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The alternative spaces of politics (Atlantic world, 18th and 19th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52 (1), 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mcv.15683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04672635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nations et nationalités au XIXe siècle&amp;quot;, n° 8151, La Documentation photographique, 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Documentation photographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8151, 2022, La Documentation photographique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Política, género y religión en la Europa sudoccidental en el siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darina Martykánová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espacio, Tiempo y Forma, Serie V, Historia Contemporánea </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5944/etfv.33.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05275931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes et genre en exil au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/diasporas.6747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarité! Mobilisations politiques internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de l’exil dans l’Europe du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018/2 (321), pp.6-11, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05275880v1</w:t>
-              </w:r>
-[...681 lines deleted...]
-                <w:t xml:space="preserve">hal-05275321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1435,51 +1435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier : &amp;quot;Les espaces alternatifs du politique (monde atlantique, XVIIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1507,187 +1507,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04672632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlismo transfronterizo en los Pirineos en el siglo XIX. Algunas paradojas a propósito del realismo popular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ayer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124/4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55509/ayer/124-2021-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darina Martykánová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espacio, Tiempo y Forma. Serie V. Historia contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33, pp.15-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323582v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04614975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cannons of Newport. An Inquiry in the Worlds of the Counter-revolutionary International</w:t>
               </w:r>
@@ -1764,51 +1764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiatiser la solidarité internationale: Informer, mobiliser et agir au-delà des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (2), pp.6-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2512,51 +2512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de l'exil dans l'Europe du XIXe siècle. Dire, pratiquer, représenter les migrations politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2675,183 +2675,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soignantes et consolatrices. Femmes contre-révolutionnaires pendant la Seconde guerre carliste (1872-1876)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/2 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genrehistoire.2695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les carlistes au temps du Sexenio Democrático (1868-1874). Entre expérience parlementaire et tradition du soulèvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017/3 (HS 12), pp.63-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl2.hs12.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265867v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04611726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible déchéance de nationalité. L’État français face au volontariat militaire pro-carliste (1872-1876)</w:t>
               </w:r>
@@ -3199,51 +3199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre de 1870, conflit européen, conflit global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourguinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3443,51 +3443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguinat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672635v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.15683" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Martyk&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfv.33.2021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.6747" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;risson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04162764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.15699" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55509/ayer/124-2021-08" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1409/101331" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bhce.2027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7182" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4335" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05265880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/ihemc.37.2017.40-68" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05265867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs12.0063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.2695" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05265866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.259.0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vogt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;risson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04162764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274267v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275367v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguinat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.15683" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Martyk&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfv.33.2021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.6747" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.15699" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614975v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55509/ayer/124-2021-08" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1409/101331" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bhce.2027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7182" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4335" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.4130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05265880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/ihemc.37.2017.40-68" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.2695" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05265867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs12.0063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05265866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.259.0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vogt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>